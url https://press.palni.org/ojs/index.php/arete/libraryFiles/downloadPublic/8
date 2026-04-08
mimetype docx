--- v0 (2025-10-09)
+++ v1 (2026-04-08)
@@ -1,94 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2891A3C4" w14:textId="6AF85321" w:rsidR="005B664D" w:rsidRPr="00E51037" w:rsidRDefault="00AC51D5" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3660D762" wp14:editId="13610233">
             <wp:extent cx="5753100" cy="809625"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5753100" cy="809625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -218,126 +220,114 @@
           <w:szCs w:val="42"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidR="00EF4F2A" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D84B017" w14:textId="4B5C8966" w:rsidR="000B2333" w:rsidRDefault="000B2333" w:rsidP="000B2333">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7D4AA6" w14:textId="352BF022" w:rsidR="001942D2" w:rsidRPr="00CE3657" w:rsidRDefault="001942D2" w:rsidP="001942D2">
+    <w:p w14:paraId="6D7D4AA6" w14:textId="1FE4C41A" w:rsidR="001942D2" w:rsidRPr="00CE3657" w:rsidRDefault="006F377F" w:rsidP="001942D2">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
-        <w:t>Author name #1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AA5A9C7" w14:textId="2028C882" w:rsidR="001942D2" w:rsidRPr="00CE3657" w:rsidRDefault="006C3D06" w:rsidP="001942D2">
+        <w:t>Jennie Mitchell, Ph.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA5A9C7" w14:textId="79CABD08" w:rsidR="001942D2" w:rsidRPr="00CE3657" w:rsidRDefault="001A7258" w:rsidP="001942D2">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author Association, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C92C2C">
+        <w:t>Emerita Professor, Saint Mary-of-the Woods College, Indiana, USA</w:t>
+      </w:r>
+      <w:r w:rsidR="005372E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
-        <w:t>City, Country</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406F31A7" w14:textId="2FC677A0" w:rsidR="001942D2" w:rsidRPr="00CE3657" w:rsidRDefault="00250B9B" w:rsidP="001942D2">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -404,143 +394,134 @@
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>Author Association, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664450A" w14:textId="77777777" w:rsidR="000B2333" w:rsidRPr="00E51037" w:rsidRDefault="000B2333" w:rsidP="000B2333">
+    <w:p w14:paraId="2664450A" w14:textId="0930C5D9" w:rsidR="000B2333" w:rsidRPr="00E51037" w:rsidRDefault="00D034FE" w:rsidP="000B2333">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A4A1ED2" wp14:editId="15A67B6B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C48084" wp14:editId="04B172D5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>-245110</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>109221</wp:posOffset>
+              <wp:posOffset>170815</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5913120" cy="5753100"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="6156960" cy="5534025"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
-            <wp:docPr id="4" name="Slika 4"/>
+            <wp:docPr id="1673910795" name="image1.png" descr="A white surface with blue and green colors&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPr id="1673910795" name="image1.png" descr="A white surface with blue and green colors&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
-                      <a:grayscl/>
+                    <a:blip r:embed="rId12">
                       <a:extLst>
-                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...7 lines deleted...]
-                        </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5913120" cy="5753100"/>
+                      <a:ext cx="6156960" cy="5534025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6FB94C93" w14:textId="0FF6C6AE" w:rsidR="004E13B2" w:rsidRPr="00E51037" w:rsidRDefault="004E13B2" w:rsidP="008E6B93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="32BB893B" w14:textId="47C5C49E" w:rsidR="00E6621D" w:rsidRPr="00E51037" w:rsidRDefault="0036054A" w:rsidP="00B13788">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
       <w:r w:rsidR="00EF4F2A" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005714A6" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Arial</w:t>
       </w:r>
@@ -569,51 +550,51 @@
         <w:t xml:space="preserve"> 16</w:t>
       </w:r>
       <w:r w:rsidR="005C4565">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidR="00EF4F2A" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8C7094" w14:textId="77777777" w:rsidR="00B13788" w:rsidRPr="00E51037" w:rsidRDefault="00B13788" w:rsidP="00B13788">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C7B6EF" w14:textId="7BD3264E" w:rsidR="003707D0" w:rsidRPr="00E51037" w:rsidRDefault="003707D0" w:rsidP="008E6B93">
+    <w:p w14:paraId="29C7B6EF" w14:textId="6170BDEF" w:rsidR="003707D0" w:rsidRDefault="003707D0" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="3A6598"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Background:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -808,98 +789,131 @@
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF4F2A" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Main conclusions should be debriefed in 1-</w:t>
       </w:r>
       <w:r w:rsidR="00337027" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 sentences. (</w:t>
       </w:r>
+      <w:r w:rsidR="009301C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keep</w:t>
+      </w:r>
       <w:r w:rsidR="00E4507C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leave key categories, </w:t>
+        <w:t xml:space="preserve"> key categories</w:t>
+      </w:r>
+      <w:r w:rsidR="009301C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that fit</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4507C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005714A6" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arial</w:t>
       </w:r>
       <w:r w:rsidR="00337027" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
       <w:r w:rsidR="00180120" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005C4565">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidR="00EF4F2A" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5B99EEE2" w14:textId="77777777" w:rsidR="001A7258" w:rsidRDefault="001A7258" w:rsidP="008E6B93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6DC1A824" w14:textId="77777777" w:rsidR="003707D0" w:rsidRPr="00E51037" w:rsidRDefault="003707D0" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B435133" w14:textId="77777777" w:rsidR="00C7674E" w:rsidRDefault="00C7674E" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="3A6598"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33E2DE1A" w14:textId="77777777" w:rsidR="00C7674E" w:rsidRDefault="00C7674E" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
@@ -1295,80 +1309,50 @@
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D5D316" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A4DD11" w14:textId="77777777" w:rsidR="005447D8" w:rsidRDefault="005447D8" w:rsidP="00527570">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="087DF1C6" w14:textId="77777777" w:rsidR="002F6C3A" w:rsidRPr="00E51037" w:rsidRDefault="002F6C3A" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D4FE03F" w14:textId="77777777" w:rsidR="00E6621D" w:rsidRPr="00E51037" w:rsidRDefault="00E6621D" w:rsidP="008E6B93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F0D231" w14:textId="77777777" w:rsidR="003E6AB4" w:rsidRPr="00E51037" w:rsidRDefault="003E6AB4" w:rsidP="00B13788">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1404,117 +1388,94 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="clear" w:pos="8820"/>
         </w:tabs>
         <w:ind w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D1D0E1" w14:textId="77777777" w:rsidR="00814FEA" w:rsidRDefault="00814FEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="clear" w:pos="8820"/>
         </w:tabs>
         <w:ind w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B694F79" w14:textId="77777777" w:rsidR="00814FEA" w:rsidRDefault="00814FEA">
+    <w:p w14:paraId="4B694F79" w14:textId="61BA267C" w:rsidR="00814FEA" w:rsidRDefault="00814FEA" w:rsidP="2CC69E65">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="clear" w:pos="8820"/>
         </w:tabs>
         <w:ind w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C0164D" w14:textId="77777777" w:rsidR="00F00E0E" w:rsidRDefault="00F00E0E" w:rsidP="00B13788">
-[...47 lines deleted...]
-    <w:p w14:paraId="2C5AD044" w14:textId="67AD16D7" w:rsidR="00346287" w:rsidRPr="00E51037" w:rsidRDefault="0036054A" w:rsidP="00B13788">
+    <w:p w14:paraId="641564BB" w14:textId="77777777" w:rsidR="00B07014" w:rsidRDefault="00B07014">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="284"/>
+          <w:tab w:val="clear" w:pos="8820"/>
+        </w:tabs>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5AD044" w14:textId="704D6480" w:rsidR="00346287" w:rsidRPr="00E51037" w:rsidRDefault="0036054A" w:rsidP="00B13788">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
       <w:r w:rsidR="00A811EC" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005714A6" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Arial</w:t>
       </w:r>
@@ -2174,78 +2135,115 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6501200B" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>[e.g.figurename.jpg]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773739D5" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+    <w:p w14:paraId="773739D5" w14:textId="494CD141" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>Author’s illustration</w:t>
+      </w:r>
+      <w:r w:rsidR="004D63E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (year)</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if you create a figure; otherwise, provide source following APA 7</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C62" w:rsidRPr="009F5C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB2998A" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB91209" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2868,103 +2866,86 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t xml:space="preserve">, Italics) </w:t>
       </w:r>
       <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>Any comments to the table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52134DD9" w14:textId="31B0A82A" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+    <w:p w14:paraId="52134DD9" w14:textId="48EE5FA9" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
-      <w:r w:rsidR="004B7524" w:rsidRPr="00E51037">
-[...15 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="58ECC64C" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00A065A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>References within the text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E80271B" w14:textId="7A178E02" w:rsidR="00AE21EB" w:rsidRDefault="004B7524" w:rsidP="00AE21EB">
+    <w:p w14:paraId="0E80271B" w14:textId="3352B6EC" w:rsidR="00AE21EB" w:rsidRDefault="004B7524" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>Follow APA 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
@@ -3009,51 +2990,80 @@
       <w:r w:rsidR="00177371">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t xml:space="preserve">  References should be published materials available through </w:t>
       </w:r>
       <w:r w:rsidR="00186955">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI </w:t>
       </w:r>
       <w:r w:rsidR="00FB5DB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
-        <w:t>or URL and mostly peer-reviewed.</w:t>
+        <w:t xml:space="preserve">or URL and mostly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB5DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>peer-reviewed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB5DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0063424D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EE4023" w14:textId="1A1F503D" w:rsidR="00210688" w:rsidRDefault="00210688" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E55FF9D" w14:textId="18537266" w:rsidR="00210688" w:rsidRPr="00E51037" w:rsidRDefault="00210688" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3113,1566 +3123,1596 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,1</w:t>
       </w:r>
       <w:r w:rsidR="00A065A5" w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351EC116" w14:textId="13B2DDCE" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00830162" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E51037">
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the article contains prime research, this section </w:t>
       </w:r>
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">should provide </w:t>
       </w:r>
-      <w:r w:rsidR="00C07A98">
+      <w:r w:rsidR="00C07A98" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E51037">
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>explanation of</w:t>
       </w:r>
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the methodology used.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E51037">
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The argument</w:t>
       </w:r>
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be built on an appropriate base of theor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E51037">
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y and</w:t>
       </w:r>
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> concepts. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E51037">
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The study design should be appropriate and comparable to other similar studies.  It should be clear that </w:t>
       </w:r>
-      <w:r w:rsidR="002C263E">
+      <w:r w:rsidR="002C263E" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E51037">
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>authors received appropriate ethical approval</w:t>
       </w:r>
-      <w:r w:rsidR="00B921E5" w:rsidRPr="00E51037">
+      <w:r w:rsidR="00B921E5" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E2412E" w14:textId="77777777" w:rsidR="00A5462C" w:rsidRPr="00E51037" w:rsidRDefault="00A5462C" w:rsidP="00AE21EB">
-[...723 lines deleted...]
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
+    <w:p w14:paraId="254BB86E" w14:textId="0154D172" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768DE0B4" w14:textId="6C6C3C61" w:rsidR="3A17C326" w:rsidRDefault="3A17C326" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005714A6" w:rsidRPr="00F00E0E">
+        <w:t>[Please review the A.I. policy]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E2412E" w14:textId="77777777" w:rsidR="00A5462C" w:rsidRPr="00E51037" w:rsidRDefault="00A5462C" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEB79E5" w14:textId="541A5C13" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results </w:t>
+      </w:r>
+      <w:r w:rsidR="00A065A5" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005714A6" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065A5" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 16pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB02D85" w14:textId="1D66C0E0" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00B921E5" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The author should show both statistically and substantively meaningful information </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the data will support.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full details of the analyses and results must be included. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2CE2" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Make sure to</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> present clearly and </w:t>
+      </w:r>
+      <w:r w:rsidR="00256FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analyze</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appropriately. Conclusions should </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adequately tie</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1419">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other elements of the paper. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2CE2" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Make sure the reader can trace the logic consistently from the opening paragraph to the conclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACF0D4D" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343E0F7A" w14:textId="124B2843" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065A5" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005714A6" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065A5" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 16pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE48041" w14:textId="6A2DEC6A" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="002D1419" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>The authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should provide </w:t>
+      </w:r>
+      <w:r w:rsidR="009A442D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief discussion. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>Make sure t</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he research question </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> answered. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A442D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">limitations of the study. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>The authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should provide enough detail to duplicate the study.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results should </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> measured </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the technical language of the field and the expected knowledge of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Global Leadership (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the journal's </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>field)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0474D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authors should demonstrate impact and contribution to the field of Global Leadership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18191BA7" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16468793" w14:textId="68544045" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Conclusion (</w:t>
+      </w:r>
+      <w:r w:rsidR="005714A6" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065A5" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACBC4D5" w14:textId="27C53997" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="002D1419" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>The authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should note </w:t>
+      </w:r>
+      <w:r w:rsidR="009A442D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">limitations of the study. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A442D" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>A c</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onclusion should be based on answering research questions and/or should include </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">results of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1472">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investigation. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7E15" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What did the study add to what was already known on this topic?  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further research directions should be </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7E15" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>shared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664ADC38" w14:textId="77777777" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EF3D10" w14:textId="03327E2C" w:rsidR="00AE21EB" w:rsidRPr="00E51037" w:rsidRDefault="00AE21EB" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>References (</w:t>
+      </w:r>
+      <w:r w:rsidR="005714A6" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A065A5" w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55067E28" w14:textId="3F0649AE" w:rsidR="00AE21EB" w:rsidRPr="00F00E0E" w:rsidRDefault="00F00E0E" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Arial 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the end of the paper</w:t>
+      </w:r>
+      <w:r w:rsidR="009A442D" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a reference list in alphabetical order should be supplied</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7E15" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using APA 7</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7E15" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7E15" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition format.  Use DOI and URLs where possible.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> References should not be numbered or bulleted. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Arial</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
+        <w:t xml:space="preserve">Use </w:t>
+      </w:r>
+      <w:r w:rsidR="005714A6" w:rsidRPr="00F00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 10pt</w:t>
+        <w:t>Arial</w:t>
       </w:r>
       <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE576D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21EB" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for reference. </w:t>
       </w:r>
       <w:r w:rsidR="007D7E15" w:rsidRPr="00F00E0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citations should be from current literature as much as possible (no older than five years).  </w:t>
+        <w:t xml:space="preserve">Citations should be from current literature as much as possible (no older than five years). </w:t>
+      </w:r>
+      <w:r w:rsidR="00682FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Double-check to make sure that all references are used in the narrative.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7E15" w:rsidRPr="00F00E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EC47F5" w14:textId="0A36DC38" w:rsidR="00FF3352" w:rsidRDefault="00FF3352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="284"/>
           <w:tab w:val="clear" w:pos="8820"/>
         </w:tabs>
         <w:ind w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E8A90A" w14:textId="566D62AE" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="0067711D" w:rsidP="00AE21EB">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="74E8A90A" w14:textId="7B198C3D" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE24151" w14:textId="1789A9E4" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="0011658B" w:rsidP="00AE21EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6917E8FE" wp14:editId="2FF898A6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EDC658A" wp14:editId="5D4B7DF0">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>-52705</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-201930</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>7619</wp:posOffset>
+              <wp:posOffset>158115</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5913120" cy="5419725"/>
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:extent cx="6140450" cy="7477801"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="7" name="Slika 4" descr="A picture containing shape&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1173414171" name="image1.png" descr="A white surface with blue and green colors&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Slika 4" descr="A picture containing shape&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1673910795" name="image1.png" descr="A white surface with blue and green colors&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
-                      <a:grayscl/>
+                    <a:blip r:embed="rId12">
                       <a:extLst>
-                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...7 lines deleted...]
-                        </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5913120" cy="5419725"/>
+                      <a:ext cx="6140450" cy="7477801"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE24151" w14:textId="39E662E9" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
-[...6 lines deleted...]
-    <w:p w14:paraId="4D5847C8" w14:textId="77777777" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00814FEA">
+    <w:p w14:paraId="4D5847C8" w14:textId="5C432906" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00814FEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
         <w:t>About the authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC6ACB5" w14:textId="5006A630" w:rsidR="00B668C0" w:rsidRDefault="00134CEB" w:rsidP="00814FEA">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="731F617E" w14:textId="4547D3AB" w:rsidR="00134CEB" w:rsidRDefault="00134CEB" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please include short </w:t>
       </w:r>
-      <w:r w:rsidR="00B452C8">
+      <w:r w:rsidR="00B452C8" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>50-word bio about each author</w:t>
       </w:r>
-      <w:r w:rsidR="00814FEA">
+      <w:r w:rsidR="00814FEA" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and include a professional </w:t>
       </w:r>
-      <w:r w:rsidR="00ED0DF8">
+      <w:r w:rsidR="00ED0DF8" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>headshot.</w:t>
       </w:r>
+      <w:r w:rsidR="2AE3B2A7" w:rsidRPr="0A95A8E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4CD0C389" w14:textId="7FEA2DF7" w:rsidR="00814FEA" w:rsidRDefault="00814FEA" w:rsidP="00B668C0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55F25CB5" w14:textId="4DDB6EE2" w:rsidR="00814FEA" w:rsidRDefault="00814FEA" w:rsidP="00B668C0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7639B9DA" w14:textId="1F9BD3AA" w:rsidR="00814FEA" w:rsidRDefault="00814FEA" w:rsidP="00B668C0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B3D996A" w14:textId="10C70D1E" w:rsidR="00814FEA" w:rsidRDefault="00814FEA" w:rsidP="00814FEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00814FEA">
+    <w:p w14:paraId="3F4EE322" w14:textId="506C61C6" w:rsidR="00CD0CA7" w:rsidRDefault="00CD0CA7" w:rsidP="00814FEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6440CF59" w14:textId="77777777" w:rsidR="000248BB" w:rsidRPr="00E51037" w:rsidRDefault="000248BB" w:rsidP="000248BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>GLI classification:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (leave empty)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255F6486" w14:textId="77777777" w:rsidR="000248BB" w:rsidRDefault="000248BB" w:rsidP="000248BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A01E54" w14:textId="5F225C12" w:rsidR="000248BB" w:rsidRPr="00E51037" w:rsidRDefault="000248BB" w:rsidP="000248BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>Paper type:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research article (Arial, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00572BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B85874" w14:textId="77777777" w:rsidR="000248BB" w:rsidRDefault="000248BB" w:rsidP="000248BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612790C2" w14:textId="77777777" w:rsidR="00416D5C" w:rsidRDefault="000248BB" w:rsidP="00416D5C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
-        <w:t>Acknowledgments:</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
+        <w:t>Received:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C65CF5" w:rsidRPr="0067711D">
-[...30 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(leave </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>empty)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E51037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
-        <w:t>GLI classification:</w:t>
-      </w:r>
+        <w:t>Accepted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E51037">
-        <w:rPr>
-[...9 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>(leave empty)</w:t>
+      </w:r>
+      <w:r w:rsidR="00416D5C" w:rsidRPr="00416D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2367C246" w14:textId="77777777" w:rsidR="00416D5C" w:rsidRDefault="00416D5C" w:rsidP="00416D5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F8028E" w14:textId="54988B01" w:rsidR="00416D5C" w:rsidRDefault="00416D5C" w:rsidP="00416D5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>Acknowledgments:</w:t>
+      </w:r>
+      <w:r w:rsidR="00572BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00572BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00572BF7" w:rsidRPr="00572BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>(Arial, 12 pt)</w:t>
+      </w:r>
+      <w:r w:rsidR="00572BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067711D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 50 words or less, please acknowledge those who have contributed to your success as a researcher. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1031">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+        <w:t>(Optional section)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F262F1D" w14:textId="1686B511" w:rsidR="000248BB" w:rsidRPr="00E51037" w:rsidRDefault="000248BB" w:rsidP="000248BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="et-EE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EA1E44" w14:textId="77777777" w:rsidR="000248BB" w:rsidRPr="00E51037" w:rsidRDefault="000248BB" w:rsidP="000248BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="et-EE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E51037">
+    </w:p>
+    <w:p w14:paraId="5FEEFABB" w14:textId="6C6C3C61" w:rsidR="001E432B" w:rsidRDefault="5B3A1A1F" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...159 lines deleted...]
-    <w:p w14:paraId="3813D0CA" w14:textId="77777777" w:rsidR="00814FEA" w:rsidRDefault="00814FEA" w:rsidP="00B668C0">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Please review the A.I. policy]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA18F24" w14:textId="2F21AADD" w:rsidR="001E432B" w:rsidRDefault="001E432B" w:rsidP="00B668C0">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F5D1236" w14:textId="3090ADE2" w:rsidR="001E432B" w:rsidRDefault="001E432B" w:rsidP="00B668C0">
-[...110 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1670B8FB" w14:textId="7D753BFD" w:rsidR="001E432B" w:rsidRDefault="001E432B" w:rsidP="0067711D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="158B4BB4" w14:textId="42654A08" w:rsidR="001E432B" w:rsidRPr="001E0DDF" w:rsidRDefault="001E432B" w:rsidP="00B668C0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001E0DDF">
+    <w:p w14:paraId="158B4BB4" w14:textId="42654A08" w:rsidR="001E432B" w:rsidRPr="001E0DDF" w:rsidRDefault="001E432B" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Just a note: Articles are double-blind </w:t>
       </w:r>
-      <w:r w:rsidR="001E0DDF">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E0DDF" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>peer-reviewed</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E0DDF">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  All identifying information will be removed before the </w:t>
       </w:r>
-      <w:r w:rsidR="001E0DDF" w:rsidRPr="001E0DDF">
+      <w:r w:rsidR="001E0DDF" w:rsidRPr="0A95A8E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>manuscript is sent to the reviewers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38467E43" w14:textId="03669BA6" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="126DD17A" w14:textId="1A09E234" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0837B72A" w14:textId="5C7A8AAA" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
@@ -4707,323 +4747,425 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A57A8BC" w14:textId="2FF0F3FD" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49CCF385" w14:textId="56A72183" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64BD8384" w14:textId="77777777" w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidRDefault="00B668C0" w:rsidP="00AE21EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B668C0" w:rsidRPr="00E51037" w:rsidSect="004938BC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="5227295C" w14:textId="3005C27C" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1972EE17" w14:textId="780A0E70" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7C69C5" w14:textId="747CC4EB" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305BDA5E" w14:textId="4D1A430A" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DD75DE" w14:textId="558EB345" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05103AB5" w14:textId="515E1280" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F91B31E" w14:textId="34CC0499" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150356DA" w14:textId="0C51822A" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12084CA9" w14:textId="51B52D23" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD84665" w14:textId="05A92701" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B476CE" w14:textId="55D644B4" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093D4751" w14:textId="079A5A15" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11021B55" w14:textId="3F3740D5" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D73284" w14:textId="2BE2A072" w:rsidR="0A95A8E7" w:rsidRDefault="0A95A8E7" w:rsidP="0A95A8E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0A95A8E7" w:rsidSect="004938BC">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="4"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76B71277" w14:textId="77777777" w:rsidR="00174F95" w:rsidRDefault="00174F95" w:rsidP="008E6B93">
+    <w:p w14:paraId="4B354E7D" w14:textId="77777777" w:rsidR="007E4656" w:rsidRDefault="007E4656" w:rsidP="008E6B93">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559CAF92" w14:textId="77777777" w:rsidR="00174F95" w:rsidRDefault="00174F95" w:rsidP="008E6B93">
+    <w:p w14:paraId="420EE60A" w14:textId="77777777" w:rsidR="007E4656" w:rsidRDefault="007E4656" w:rsidP="008E6B93">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1709175571"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="79EE6B2F" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="008A23F6" w:rsidP="008E6B93">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00A127A6">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004938BC">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4A92F12B" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="3658364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="296ED76F" w14:textId="77777777" w:rsidR="000B1F9A" w:rsidRDefault="009E15D0" w:rsidP="004938BC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000004F0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1C4B8389" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-644432642"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="363E7F28" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="008A23F6" w:rsidP="008E6B93">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0010476F">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0010476F" w:rsidRPr="00337831">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
-          <w:t>76</w:t>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="0010476F" w:rsidRPr="00337831">
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="hr-HR"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="hr-HR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="16A0FF6B" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5722E0BD" w14:textId="77777777" w:rsidR="00174F95" w:rsidRDefault="00174F95" w:rsidP="008E6B93">
+    <w:p w14:paraId="0B5CB797" w14:textId="77777777" w:rsidR="007E4656" w:rsidRDefault="007E4656" w:rsidP="008E6B93">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="627DF838" w14:textId="77777777" w:rsidR="00174F95" w:rsidRDefault="00174F95" w:rsidP="008E6B93">
+    <w:p w14:paraId="1C53ACCE" w14:textId="77777777" w:rsidR="007E4656" w:rsidRDefault="007E4656" w:rsidP="008E6B93">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A8E8445" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="000004F0" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="611A4767" wp14:editId="48322E2F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3823970</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-127635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2038350" cy="253365"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Text Box 7"/>
               <wp:cNvGraphicFramePr>
@@ -5137,60 +5279,60 @@
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                               <w:lang w:val="hr-HR"/>
                             </w:rPr>
                             <w:t>20XX</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="611A4767" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="611A4767">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:301.1pt;margin-top:-10.05pt;width:160.5pt;height:19.95pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJVyCR4AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3acpOuMOEXXosOA&#10;rhvQ9QNkWYqF2aJGKbGzrx8lp2m23oZdBImkH997pNdXY9+xvUJvwFZ8Pss5U1ZCY+y24k/f795d&#10;cuaDsI3owKqKH5TnV5u3b9aDK1UBLXSNQkYg1peDq3gbgiuzzMtW9cLPwClLSQ3Yi0BP3GYNioHQ&#10;+y4r8vwiGwAbhyCV9xS9nZJ8k/C1VjJ81dqrwLqKE7eQTkxnHc9ssxblFoVrjTzSEP/AohfGUtMT&#10;1K0Igu3QvILqjUTwoMNMQp+B1kaqpIHUzPO/1Dy2wqmkhczx7mST/3+w8mH/6L4hC+NHGGmASYR3&#10;9yB/eGbhphV2q64RYWiVaKjxPFqWDc6Xx0+j1b70EaQevkBDQxa7AAlo1NhHV0gnI3QawOFkuhoD&#10;kxQs8sXlYkUpSblitVhcrFILUT5/7dCHTwp6Fi8VRxpqQhf7ex8iG1E+l8RmFu5M16XBdvaPABXG&#10;SGIfCU/Uw1iPVB1V1NAcSAfCtCe013RpAX9xNtCOVNz/3AlUnHWfLXnxYb5cxqVKj+XqfUEPPM/U&#10;5xlhJUFVPHA2XW/CtIg7h2bbUqfJfQvX5J82SdoLqyNv2oOk+LizcdHO36nq5c/a/AYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADA5gJbeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I+w+R&#10;J3HbkgWY1tJ0moa4ghgfEres8dqKxqmabC3/HnOCo+1Hr5+32E6+ExccYhvIwGqpQCBVwbVUG3h7&#10;fVxsQMRkydkuEBr4xgjbcnZV2NyFkV7wcki14BCKuTXQpNTnUsaqQW/jMvRIfDuFwdvE41BLN9iR&#10;w30ntVJr6W1L/KGxPe4brL4OZ2/g/en0+XGrnusHf9ePYVKSfCaNuZ5Pu3sQCaf0B8OvPqtDyU7H&#10;cCYXRWdgrbRm1MBCqxUIJjJ9w5sjo9kGZFnI/xXKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAJVyCR4AEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAwOYCW3gAAAAoBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 7" style="position:absolute;left:0;text-align:left;margin-left:301.1pt;margin-top:-10.05pt;width:160.5pt;height:19.95pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJVyCR4AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3acpOuMOEXXosOA&#10;rhvQ9QNkWYqF2aJGKbGzrx8lp2m23oZdBImkH997pNdXY9+xvUJvwFZ8Pss5U1ZCY+y24k/f795d&#10;cuaDsI3owKqKH5TnV5u3b9aDK1UBLXSNQkYg1peDq3gbgiuzzMtW9cLPwClLSQ3Yi0BP3GYNioHQ&#10;+y4r8vwiGwAbhyCV9xS9nZJ8k/C1VjJ81dqrwLqKE7eQTkxnHc9ssxblFoVrjTzSEP/AohfGUtMT&#10;1K0Igu3QvILqjUTwoMNMQp+B1kaqpIHUzPO/1Dy2wqmkhczx7mST/3+w8mH/6L4hC+NHGGmASYR3&#10;9yB/eGbhphV2q64RYWiVaKjxPFqWDc6Xx0+j1b70EaQevkBDQxa7AAlo1NhHV0gnI3QawOFkuhoD&#10;kxQs8sXlYkUpSblitVhcrFILUT5/7dCHTwp6Fi8VRxpqQhf7ex8iG1E+l8RmFu5M16XBdvaPABXG&#10;SGIfCU/Uw1iPVB1V1NAcSAfCtCe013RpAX9xNtCOVNz/3AlUnHWfLXnxYb5cxqVKj+XqfUEPPM/U&#10;5xlhJUFVPHA2XW/CtIg7h2bbUqfJfQvX5J82SdoLqyNv2oOk+LizcdHO36nq5c/a/AYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADA5gJbeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I+w+R&#10;J3HbkgWY1tJ0moa4ghgfEres8dqKxqmabC3/HnOCo+1Hr5+32E6+ExccYhvIwGqpQCBVwbVUG3h7&#10;fVxsQMRkydkuEBr4xgjbcnZV2NyFkV7wcki14BCKuTXQpNTnUsaqQW/jMvRIfDuFwdvE41BLN9iR&#10;w30ntVJr6W1L/KGxPe4brL4OZ2/g/en0+XGrnusHf9ePYVKSfCaNuZ5Pu3sQCaf0B8OvPqtDyU7H&#10;cCYXRWdgrbRm1MBCqxUIJjJ9w5sjo9kGZFnI/xXKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAJVyCR4AEAAKEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAwOYCW3gAAAAoBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="577CD7EF" w14:textId="77777777" w:rsidR="0010476F" w:rsidRPr="00B13788" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
+                  <w:p w:rsidRPr="00B13788" w:rsidR="0010476F" w:rsidP="008E6B93" w:rsidRDefault="0010476F" w14:paraId="577CD7EF" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B13788">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Vol. </w:t>
                     </w:r>
                     <w:r w:rsidR="000B2333">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                       <w:t>X</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B13788">
                       <w:rPr>
@@ -5296,57 +5438,57 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="68545E9E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="68545E9E">
+              <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:1.1pt;margin-top:9.9pt;width:456.75pt;height:0;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAi3StV0gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEyFIYcXpI1126&#10;LUDbH8DIsi1MEgVJiZ1/P0pO3H3chl4EkRQfHx+p7f1oNDtLHxTami8XJWfSCmyU7Wr++vL46Y6z&#10;EME2oNHKml9k4Pe7jx+2g6vkCnvUjfSMQGyoBlfzPkZXFUUQvTQQFuikpWCL3kAk03dF42EgdKOL&#10;VVl+Lgb0jfMoZAjkfZiCfJfx21aK+KNtg4xM15y4xXz6fB7TWey2UHUeXK/ElQb8BwsDylLRGeoB&#10;IrCTV/9AGSU8BmzjQqApsG2VkLkH6mZZ/tXNcw9O5l5InOBmmcL7wYrv5709+ERdjPbZPaH4GZjF&#10;fQ+2k5nAy8XR4JZJqmJwoZpTkhHcwbPj8A0begOniFmFsfUmQVJ/bMxiX2ax5RiZIOf6riw3qzVn&#10;4hYroLolOh/iV4mGpUvNQ/Sguj7u0VoaKfplLgPnpxATLahuCamqxUeldZ6stmwg7qtNWeaMgFo1&#10;KZre5SWTe+3ZGWg9QAhp44SsT4ZamvybdUnZE9zJ0DpN7uyiyjNK5vFHAY8n2+TEXkLz5XqPoPR0&#10;p2xtr6omIdPWhuqIzeXgU1vJorln4OuOpsX63c6v3n7S7hcAAAD//wMAUEsDBBQABgAIAAAAIQCR&#10;HvrA3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcKuo0/DbEqRCCA4Ue&#10;KIWzGy9JRLy2bKdN355FHOC4M6PZb8rFaHuxwxA7Rwpm0wwEUu1MR42Czdvj2Q2ImDQZ3TtCBQeM&#10;sKiOj0pdGLenV9ytUyO4hGKhFbQp+ULKWLdodZw6j8TepwtWJz5DI03Qey63vcyz7Epa3RF/aLXH&#10;+xbrr/VgFaTN0od3L1eH1eTl/OPpYfJ80Q1KnZ6Md7cgEo7pLww/+IwOFTNt3UAmil5BnnOQ5TkP&#10;YHs+u7wGsf0VZFXK//zVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAi3StV0gEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCRHvrA3QAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#365f91 [2404]" strokeweight="1pt"/>
+            <v:shape id="AutoShape 7" style="position:absolute;margin-left:1.1pt;margin-top:9.9pt;width:456.75pt;height:0;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#365f91 [2404]" strokeweight="1pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAi3StV0gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEyFIYcXpI1126&#10;LUDbH8DIsi1MEgVJiZ1/P0pO3H3chl4EkRQfHx+p7f1oNDtLHxTami8XJWfSCmyU7Wr++vL46Y6z&#10;EME2oNHKml9k4Pe7jx+2g6vkCnvUjfSMQGyoBlfzPkZXFUUQvTQQFuikpWCL3kAk03dF42EgdKOL&#10;VVl+Lgb0jfMoZAjkfZiCfJfx21aK+KNtg4xM15y4xXz6fB7TWey2UHUeXK/ElQb8BwsDylLRGeoB&#10;IrCTV/9AGSU8BmzjQqApsG2VkLkH6mZZ/tXNcw9O5l5InOBmmcL7wYrv5709+ERdjPbZPaH4GZjF&#10;fQ+2k5nAy8XR4JZJqmJwoZpTkhHcwbPj8A0begOniFmFsfUmQVJ/bMxiX2ax5RiZIOf6riw3qzVn&#10;4hYroLolOh/iV4mGpUvNQ/Sguj7u0VoaKfplLgPnpxATLahuCamqxUeldZ6stmwg7qtNWeaMgFo1&#10;KZre5SWTe+3ZGWg9QAhp44SsT4ZamvybdUnZE9zJ0DpN7uyiyjNK5vFHAY8n2+TEXkLz5XqPoPR0&#10;p2xtr6omIdPWhuqIzeXgU1vJorln4OuOpsX63c6v3n7S7hcAAAD//wMAUEsDBBQABgAIAAAAIQCR&#10;HvrA3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcKuo0/DbEqRCCA4Ue&#10;KIWzGy9JRLy2bKdN355FHOC4M6PZb8rFaHuxwxA7Rwpm0wwEUu1MR42Czdvj2Q2ImDQZ3TtCBQeM&#10;sKiOj0pdGLenV9ytUyO4hGKhFbQp+ULKWLdodZw6j8TepwtWJz5DI03Qey63vcyz7Epa3RF/aLXH&#10;+xbrr/VgFaTN0od3L1eH1eTl/OPpYfJ80Q1KnZ6Md7cgEo7pLww/+IwOFTNt3UAmil5BnnOQ5TkP&#10;YHs+u7wGsf0VZFXK//zVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAi3StV0gEAAJED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCRHvrA3QAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E85970C" wp14:editId="06007C68">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-36195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-127635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2130425" cy="253365"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
@@ -5403,97 +5545,97 @@
                           <w:r w:rsidRPr="00B13788">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t>Business Systems Research</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shape w14:anchorId="1E85970C" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.85pt;margin-top:-10.05pt;width:167.75pt;height:19.95pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoqcHl4wEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zaLhA1XS27WoS0&#10;XKSFD3AcJ7FIPGbsNilfz9jJdgu8IV4sz4xz5pwzk931NPTsqNBpMCXPVilnykiotWlL/u3r/as3&#10;nDkvTC16MKrkJ+X49f7li91oC5VDB32tkBGIccVoS955b4skcbJTg3ArsMpQsQEchKcQ26RGMRL6&#10;0Cd5ml4lI2BtEaRyjrJ3c5HvI37TKOk/N41TnvUlJ24+nhjPKpzJfieKFoXttFxoiH9gMQhtqOkZ&#10;6k54wQ6o/4IatERw0PiVhCGBptFSRQ2kJkv/UPPYCauiFjLH2bNN7v/Byk/HR/sFmZ/ewUQDjCKc&#10;fQD53TEDt50wrbpBhLFToqbGWbAsGa0rlk+D1a5wAaQaP0JNQxYHDxFoanAIrpBORug0gNPZdDV5&#10;JimZZ+t0k285k1TLt+v11Ta2EMXT1xadf69gYOFScqShRnRxfHA+sBHF05PQzMC97vs42N78lqCH&#10;IRPZB8IzdT9VE9P1Ii2IqaA+kRyEeV1ovenSAf7kbKRVKbn7cRCoOOs/GLLkbbbZhN2KwWb7OqcA&#10;LyvVZUUYSVAl95zN11s/7+PBom476jQPwcAN2djoqPCZ1UKf1iEKX1Y37NtlHF89/2D7XwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAE34tnrcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxau4ECDXEqBOIKotBK3LbxNomI11HsNuHvWU5wGo32aXamWE++UycaYhvYwmJuQBFXwbVc&#10;W/h4f57dgYoJ2WEXmCx8U4R1eX5WYO7CyG902qRaSQjHHC00KfW51rFqyGOch55YbocweExih1q7&#10;AUcJ953OjLnRHluWDw329NhQ9bU5egvbl8Pn7tq81k9+2Y9hMpr9Slt7eTE93INKNKU/GH7rS3Uo&#10;pdM+HNlF1VmYLW+FFM3MApQAV9lKtuyFFNVlof8vKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqKnB5eMBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATfi2etwAAAAJAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" style="position:absolute;left:0;text-align:left;margin-left:-2.85pt;margin-top:-10.05pt;width:167.75pt;height:19.95pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoqcHl4wEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zaLhA1XS27WoS0&#10;XKSFD3AcJ7FIPGbsNilfz9jJdgu8IV4sz4xz5pwzk931NPTsqNBpMCXPVilnykiotWlL/u3r/as3&#10;nDkvTC16MKrkJ+X49f7li91oC5VDB32tkBGIccVoS955b4skcbJTg3ArsMpQsQEchKcQ26RGMRL6&#10;0Cd5ml4lI2BtEaRyjrJ3c5HvI37TKOk/N41TnvUlJ24+nhjPKpzJfieKFoXttFxoiH9gMQhtqOkZ&#10;6k54wQ6o/4IatERw0PiVhCGBptFSRQ2kJkv/UPPYCauiFjLH2bNN7v/Byk/HR/sFmZ/ewUQDjCKc&#10;fQD53TEDt50wrbpBhLFToqbGWbAsGa0rlk+D1a5wAaQaP0JNQxYHDxFoanAIrpBORug0gNPZdDV5&#10;JimZZ+t0k285k1TLt+v11Ta2EMXT1xadf69gYOFScqShRnRxfHA+sBHF05PQzMC97vs42N78lqCH&#10;IRPZB8IzdT9VE9P1Ii2IqaA+kRyEeV1ovenSAf7kbKRVKbn7cRCoOOs/GLLkbbbZhN2KwWb7OqcA&#10;LyvVZUUYSVAl95zN11s/7+PBom476jQPwcAN2djoqPCZ1UKf1iEKX1Y37NtlHF89/2D7XwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAE34tnrcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxau4ECDXEqBOIKotBK3LbxNomI11HsNuHvWU5wGo32aXamWE++UycaYhvYwmJuQBFXwbVc&#10;W/h4f57dgYoJ2WEXmCx8U4R1eX5WYO7CyG902qRaSQjHHC00KfW51rFqyGOch55YbocweExih1q7&#10;AUcJ953OjLnRHluWDw329NhQ9bU5egvbl8Pn7tq81k9+2Y9hMpr9Slt7eTE93INKNKU/GH7rS3Uo&#10;pdM+HNlF1VmYLW+FFM3MApQAV9lKtuyFFNVlof8vKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqKnB5eMBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATfi2etwAAAAJAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" w14:anchorId="1E85970C">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7A83844E" w14:textId="77777777" w:rsidR="0010476F" w:rsidRPr="00B13788" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
+                  <w:p w:rsidRPr="00B13788" w:rsidR="0010476F" w:rsidP="008E6B93" w:rsidRDefault="0010476F" w14:paraId="7A83844E" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B13788">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t>Business Systems Research</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0010476F">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1874F182" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5961C2AB" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A054909" w14:textId="4DB1C579" w:rsidR="0010476F" w:rsidRDefault="000004F0" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB15B7A" wp14:editId="3E0F2BEA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-36195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-127635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6127115" cy="253365"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
@@ -5517,300 +5659,300 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64040776" w14:textId="06DC21FA" w:rsidR="0010476F" w:rsidRPr="004938BC" w:rsidRDefault="00AC51D5" w:rsidP="004938BC">
+                        <w:p w14:paraId="64040776" w14:textId="7D66D4D8" w:rsidR="0010476F" w:rsidRPr="004938BC" w:rsidRDefault="00AC51D5" w:rsidP="004938BC">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r w:rsidRPr="007D6FAB">
                             <w:rPr>
                               <w:rStyle w:val="Strong"/>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Αρετή </w:t>
                           </w:r>
                           <w:r w:rsidRPr="007D6FAB">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>(Arete) Journal of Excellence in Global Leadership</w:t>
                           </w:r>
                           <w:r w:rsidRPr="004938BC">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="004938BC" w:rsidRPr="004938BC">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t xml:space="preserve">| Vol. </w:t>
                           </w:r>
-                          <w:r w:rsidR="00F32217">
+                          <w:r w:rsidR="00567165">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> No. </w:t>
                           </w:r>
-                          <w:r w:rsidR="00F00E0E">
+                          <w:r w:rsidR="00567165">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>4</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="004938BC">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t>|</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="004938BC">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t>20</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
-                          <w:r w:rsidR="00F00E0E">
+                          <w:r w:rsidR="00567165">
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                             </w:rPr>
-                            <w:t>4</w:t>
+                            <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5BB15B7A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5BB15B7A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.85pt;margin-top:-10.05pt;width:482.45pt;height:19.95pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6u6Qt5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47dJN2MOEXXosOA&#10;rhvQ7gNkWYqF2aJGKbGzrx8lp2m23oZdBJGUH997pNdXY9+xvUJvwFY8n805U1ZCY+y24t+f7t69&#10;58wHYRvRgVUVPyjPrzZv36wHV6oCWugahYxArC8HV/E2BFdmmZet6oWfgVOWihqwF4FC3GYNioHQ&#10;+y4r5vNVNgA2DkEq7yl7OxX5JuFrrWT4qrVXgXUVJ24hnZjOOp7ZZi3KLQrXGnmkIf6BRS+MpaYn&#10;qFsRBNuheQXVG4ngQYeZhD4DrY1USQOpyed/qXlshVNJC5nj3ckm//9g5cP+0X1DFsaPMNIAkwjv&#10;7kH+8MzCTSvsVl0jwtAq0VDjPFqWDc6Xx0+j1b70EaQevkBDQxa7AAlo1NhHV0gnI3QawOFkuhoD&#10;k5Rc5cVlni85k1QrlhcXq2VqIcrnrx368ElBz+Kl4khDTehif+9DZCPK5yexmYU703VpsJ39I0EP&#10;Yyaxj4Qn6mGsR2Yaah77RjE1NAeSgzCtC603XVrAX5wNtCoV9z93AhVn3WdLlnzIF4u4WylYLC8L&#10;CvC8Up9XhJUEVfHA2XS9CdM+7hyabUudpiFYuCYbtUkKX1gd6dM6JOHH1Y37dh6nVy8/2OY3AAAA&#10;//8DAFBLAwQUAAYACAAAACEA6cn9190AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70h7h8hI3LZkFWVr13SaQFxBjIG0W9Z4bUXjVE22lrfHnOBkWf70+/uL7eQ6ccUhtJ40LBcKBFLl&#10;bUu1hsP783wNIkRD1nSeUMM3BtiWs5vC5NaP9IbXfawFh1DIjYYmxj6XMlQNOhMWvkfi29kPzkRe&#10;h1rawYwc7jqZKPUgnWmJPzSmx8cGq6/9xWn4eDkfP+/Va/3k0n70k5LkMqn13e2024CIOMU/GH71&#10;WR1Kdjr5C9kgOg3zdMUkz0QtQTCQpVkC4sRktgZZFvJ/g/IHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAOrukLeUBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA6cn9190AAAAJAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-2.85pt;margin-top:-10.05pt;width:482.45pt;height:19.95pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6u6Qt5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47dJN2MOEXXosOA&#10;rhvQ7gNkWYqF2aJGKbGzrx8lp2m23oZdBJGUH997pNdXY9+xvUJvwFY8n805U1ZCY+y24t+f7t69&#10;58wHYRvRgVUVPyjPrzZv36wHV6oCWugahYxArC8HV/E2BFdmmZet6oWfgVOWihqwF4FC3GYNioHQ&#10;+y4r5vNVNgA2DkEq7yl7OxX5JuFrrWT4qrVXgXUVJ24hnZjOOp7ZZi3KLQrXGnmkIf6BRS+MpaYn&#10;qFsRBNuheQXVG4ngQYeZhD4DrY1USQOpyed/qXlshVNJC5nj3ckm//9g5cP+0X1DFsaPMNIAkwjv&#10;7kH+8MzCTSvsVl0jwtAq0VDjPFqWDc6Xx0+j1b70EaQevkBDQxa7AAlo1NhHV0gnI3QawOFkuhoD&#10;k5Rc5cVlni85k1QrlhcXq2VqIcrnrx368ElBz+Kl4khDTehif+9DZCPK5yexmYU703VpsJ39I0EP&#10;Yyaxj4Qn6mGsR2Yaah77RjE1NAeSgzCtC603XVrAX5wNtCoV9z93AhVn3WdLlnzIF4u4WylYLC8L&#10;CvC8Up9XhJUEVfHA2XS9CdM+7hyabUudpiFYuCYbtUkKX1gd6dM6JOHH1Y37dh6nVy8/2OY3AAAA&#10;//8DAFBLAwQUAAYACAAAACEA6cn9190AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70h7h8hI3LZkFWVr13SaQFxBjIG0W9Z4bUXjVE22lrfHnOBkWf70+/uL7eQ6ccUhtJ40LBcKBFLl&#10;bUu1hsP783wNIkRD1nSeUMM3BtiWs5vC5NaP9IbXfawFh1DIjYYmxj6XMlQNOhMWvkfi29kPzkRe&#10;h1rawYwc7jqZKPUgnWmJPzSmx8cGq6/9xWn4eDkfP+/Va/3k0n70k5LkMqn13e2024CIOMU/GH71&#10;WR1Kdjr5C9kgOg3zdMUkz0QtQTCQpVkC4sRktgZZFvJ/g/IHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAOrukLeUBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA6cn9190AAAAJAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="64040776" w14:textId="06DC21FA" w:rsidR="0010476F" w:rsidRPr="004938BC" w:rsidRDefault="00AC51D5" w:rsidP="004938BC">
+                  <w:p w:rsidRPr="004938BC" w:rsidR="0010476F" w:rsidP="004938BC" w:rsidRDefault="00AC51D5" w14:paraId="64040776" w14:textId="7D66D4D8">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r w:rsidRPr="007D6FAB">
                       <w:rPr>
                         <w:rStyle w:val="Strong"/>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Αρετή </w:t>
                     </w:r>
                     <w:r w:rsidRPr="007D6FAB">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>(Arete) Journal of Excellence in Global Leadership</w:t>
                     </w:r>
                     <w:r w:rsidRPr="004938BC">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="004938BC" w:rsidRPr="004938BC">
+                    <w:r w:rsidRPr="004938BC" w:rsidR="004938BC">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t xml:space="preserve">| Vol. </w:t>
                     </w:r>
-                    <w:r w:rsidR="00F32217">
+                    <w:r w:rsidR="00567165">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> No. </w:t>
                     </w:r>
-                    <w:r w:rsidR="00F00E0E">
+                    <w:r w:rsidR="00567165">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="004938BC">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t>|</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="004938BC">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t>20</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
-                    <w:r w:rsidR="00F00E0E">
+                    <w:r w:rsidR="00567165">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       </w:rPr>
-                      <w:t>4</w:t>
+                      <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0010476F">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="47CFA8F9" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="049235F9" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D8057CC" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67148C9E" wp14:editId="1A6376B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-5080</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-31115</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1362075" cy="495300"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Slika 0" descr="logo_color.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -5955,60 +6097,60 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:lang w:val="hr-HR"/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="74CE4B34" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="74CE4B34">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:311.15pt;margin-top:8.35pt;width:141.45pt;height:19.95pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVjwrC5AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817L8SiNYDtIEKQqk&#10;DyDtB1AUKRGVuOyStuR+fZeU47jtreiFILnU7MzsaHsz9h07KPQGbMnz2ZwzZSXUxjYl//b14c1b&#10;znwQthYdWFXyo/L8Zvf61XZwhVpAC12tkBGI9cXgSt6G4Ios87JVvfAzcMpSUQP2ItARm6xGMRB6&#10;32WL+XyTDYC1Q5DKe7q9n4p8l/C1VjJ81tqrwLqSE7eQVkxrFddstxVFg8K1Rp5oiH9g0QtjqekZ&#10;6l4EwfZo/oLqjUTwoMNMQp+B1kaqpIHU5PM/1Dy1wqmkhczx7myT/3+w8tPhyX1BFsZ3MNIAkwjv&#10;HkF+98zCXStso24RYWiVqKlxHi3LBueL06fRal/4CFINH6GmIYt9gAQ0auyjK6STEToN4Hg2XY2B&#10;ydjy6nqzytecSaot1svlZp1aiOL5a4c+vFfQs7gpOdJQE7o4PPoQ2Yji+UlsZuHBdF0abGd/u6CH&#10;8Saxj4Qn6mGsRmbqki9j3yimgvpIchCmuFC8adMC/uRsoKiU3P/YC1ScdR8sWXKdr1YxW+mwWl8t&#10;6ICXleqyIqwkqJIHzqbtXZjyuHdompY6TUOwcEs2apMUvrA60ac4JOGn6Ma8XZ7Tq5cfbPcLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVVSpW3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqE0ghoY4FQJxBbXQStzceJtExOsodpvw9ywnOK7maeZtuZp9L044xi6QgeuFAoFUB9dR&#10;Y+Dj/eXqHkRMlpztA6GBb4ywqs7PSlu4MNEaT5vUCC6hWFgDbUpDIWWsW/Q2LsKAxNkhjN4mPsdG&#10;utFOXO57mSmlpbcd8UJrB3xqsf7aHL2B7evhc3er3ppnnw9TmJUkv5TGXF7Mjw8gEs7pD4ZffVaH&#10;ip324Uguit6AzrIbRjnQdyAYWKo8A7E3kGsNsirl/w+qHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBVjwrC5AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBVVSpW3QAAAAkBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:311.15pt;margin-top:8.35pt;width:141.45pt;height:19.95pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVjwrC5AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817L8SiNYDtIEKQqk&#10;DyDtB1AUKRGVuOyStuR+fZeU47jtreiFILnU7MzsaHsz9h07KPQGbMnz2ZwzZSXUxjYl//b14c1b&#10;znwQthYdWFXyo/L8Zvf61XZwhVpAC12tkBGI9cXgSt6G4Ios87JVvfAzcMpSUQP2ItARm6xGMRB6&#10;32WL+XyTDYC1Q5DKe7q9n4p8l/C1VjJ81tqrwLqSE7eQVkxrFddstxVFg8K1Rp5oiH9g0QtjqekZ&#10;6l4EwfZo/oLqjUTwoMNMQp+B1kaqpIHU5PM/1Dy1wqmkhczx7myT/3+w8tPhyX1BFsZ3MNIAkwjv&#10;HkF+98zCXStso24RYWiVqKlxHi3LBueL06fRal/4CFINH6GmIYt9gAQ0auyjK6STEToN4Hg2XY2B&#10;ydjy6nqzytecSaot1svlZp1aiOL5a4c+vFfQs7gpOdJQE7o4PPoQ2Yji+UlsZuHBdF0abGd/u6CH&#10;8Saxj4Qn6mGsRmbqki9j3yimgvpIchCmuFC8adMC/uRsoKiU3P/YC1ScdR8sWXKdr1YxW+mwWl8t&#10;6ICXleqyIqwkqJIHzqbtXZjyuHdompY6TUOwcEs2apMUvrA60ac4JOGn6Ma8XZ7Tq5cfbPcLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBVVSpW3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqE0ghoY4FQJxBbXQStzceJtExOsodpvw9ywnOK7maeZtuZp9L044xi6QgeuFAoFUB9dR&#10;Y+Dj/eXqHkRMlpztA6GBb4ywqs7PSlu4MNEaT5vUCC6hWFgDbUpDIWWsW/Q2LsKAxNkhjN4mPsdG&#10;utFOXO57mSmlpbcd8UJrB3xqsf7aHL2B7evhc3er3ppnnw9TmJUkv5TGXF7Mjw8gEs7pD4ZffVaH&#10;ip324Uguit6AzrIbRjnQdyAYWKo8A7E3kGsNsirl/w+qHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBVjwrC5AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBVVSpW3QAAAAkBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3BB1BFA7" w14:textId="77777777" w:rsidR="0010476F" w:rsidRPr="00057474" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
+                  <w:p w:rsidRPr="00057474" w:rsidR="0010476F" w:rsidP="008E6B93" w:rsidRDefault="0010476F" w14:paraId="3BB1BFA7" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B27677">
                       <w:rPr>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                       <w:t>Vol.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B27677">
                       <w:rPr>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> No.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -6116,56 +6258,56 @@
                             <w:rPr>
                               <w:lang w:val="hr-HR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B27677">
                             <w:t>Business Systems Research</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shape w14:anchorId="006E4897" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:104.5pt;margin-top:8.35pt;width:167.75pt;height:19.95pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK0QMM5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01yaLhA1XS27WoS0&#10;XKSFD3AcJ7FIPGbsNilfz9jpdgu8IV4sz4xz5pwzk+31PA7soNBpMBXPVilnykhotOkq/u3r/as3&#10;nDkvTCMGMKriR+X49e7li+1kS5VDD0OjkBGIceVkK957b8skcbJXo3ArsMpQsQUchacQu6RBMRH6&#10;OCR5ml4lE2BjEaRyjrJ3S5HvIn7bKuk/t61Tng0VJ24+nhjPOpzJbivKDoXttTzREP/AYhTaUNMz&#10;1J3wgu1R/wU1aongoPUrCWMCbaulihpITZb+oeaxF1ZFLWSOs2eb3P+DlZ8Oj/YLMj+/g5kGGEU4&#10;+wDyu2MGbnthOnWDCFOvREONs2BZMllXnj4NVrvSBZB6+ggNDVnsPUSgucUxuEI6GaHTAI5n09Xs&#10;maRknq3TIt9wJqmWb9brq01sIcqnry06/17ByMKl4khDjeji8OB8YCPKpyehmYF7PQxxsIP5LUEP&#10;QyayD4QX6n6uZ6abihehbxBTQ3MkOQjLutB606UH/MnZRKtScfdjL1BxNnwwZMnbrCjCbsWg2LzO&#10;KcDLSn1ZEUYSVMU9Z8v11i/7uLeou546LUMwcEM2tjoqfGZ1ok/rEIWfVjfs22UcXz3/YLtfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAWWWCx90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;75X4B2uRemttqiS0IU6FqLiCKFCJmxtvk4h4HcVuE/6e5URvO5rR7JtiO7lOXHAIrScNd0sFAqny&#10;tqVaw8f782INIkRD1nSeUMMPBtiWN7PC5NaP9IaXfawFl1DIjYYmxj6XMlQNOhOWvkdi7+QHZyLL&#10;oZZ2MCOXu06ulMqkMy3xh8b0+NRg9b0/Ow2fL6evQ6Je651L+9FPSpLbSK3nt9PjA4iIU/wPwx8+&#10;o0PJTEd/JhtEp2GlNrwlspHdg+BAmiQpiCMfWQayLOT1gvIXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEACtEDDOUBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAWWWCx90AAAAJAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:104.5pt;margin-top:8.35pt;width:167.75pt;height:19.95pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK0QMM5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01yaLhA1XS27WoS0&#10;XKSFD3AcJ7FIPGbsNilfz9jpdgu8IV4sz4xz5pwzk+31PA7soNBpMBXPVilnykhotOkq/u3r/as3&#10;nDkvTCMGMKriR+X49e7li+1kS5VDD0OjkBGIceVkK957b8skcbJXo3ArsMpQsQUchacQu6RBMRH6&#10;OCR5ml4lE2BjEaRyjrJ3S5HvIn7bKuk/t61Tng0VJ24+nhjPOpzJbivKDoXttTzREP/AYhTaUNMz&#10;1J3wgu1R/wU1aongoPUrCWMCbaulihpITZb+oeaxF1ZFLWSOs2eb3P+DlZ8Oj/YLMj+/g5kGGEU4&#10;+wDyu2MGbnthOnWDCFOvREONs2BZMllXnj4NVrvSBZB6+ggNDVnsPUSgucUxuEI6GaHTAI5n09Xs&#10;maRknq3TIt9wJqmWb9brq01sIcqnry06/17ByMKl4khDjeji8OB8YCPKpyehmYF7PQxxsIP5LUEP&#10;QyayD4QX6n6uZ6abihehbxBTQ3MkOQjLutB606UH/MnZRKtScfdjL1BxNnwwZMnbrCjCbsWg2LzO&#10;KcDLSn1ZEUYSVMU9Z8v11i/7uLeou546LUMwcEM2tjoqfGZ1ok/rEIWfVjfs22UcXz3/YLtfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAWWWCx90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;75X4B2uRemttqiS0IU6FqLiCKFCJmxtvk4h4HcVuE/6e5URvO5rR7JtiO7lOXHAIrScNd0sFAqny&#10;tqVaw8f782INIkRD1nSeUMMPBtiWN7PC5NaP9IaXfawFl1DIjYYmxj6XMlQNOhOWvkdi7+QHZyLL&#10;oZZ2MCOXu06ulMqkMy3xh8b0+NRg9b0/Ow2fL6evQ6Je651L+9FPSpLbSK3nt9PjA4iIU/wPwx8+&#10;o0PJTEd/JhtEp2GlNrwlspHdg+BAmiQpiCMfWQayLOT1gvIXAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEACtEDDOUBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAWWWCx90AAAAJAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" w14:anchorId="006E4897">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2FBA8F27" w14:textId="77777777" w:rsidR="0010476F" w:rsidRPr="00B27677" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
+                  <w:p w:rsidRPr="00B27677" w:rsidR="0010476F" w:rsidP="008E6B93" w:rsidRDefault="0010476F" w14:paraId="2FBA8F27" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:lang w:val="hr-HR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B27677">
                       <w:t>Business Systems Research</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000004F0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ED7FE0C" wp14:editId="2F39CD11">
@@ -6205,77 +6347,77 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="207CDD86" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+            <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="207CDD86">
+              <v:path fillok="f" arrowok="t" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:104.5pt;margin-top:28.3pt;width:348.1pt;height:0;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuIgaPuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCduuMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy9vD6MTeEFv0rZzPaimMV6it71v5++n+040U&#10;HMFrcOhNK4+G5e3q44flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOvP1YSkA6EyzOn17sUpVwW/64yKv7qOTRSulYlbLCeVc5vParWEpicIg1UnGvAfLEawPhW9QN1B&#10;BLEj+w/UaBUhYxdnCscKu84qU3pI3czrv7p5HCCY0ksSh8NFJn4/WPVzv/YbytTVwT+GB1TPLDyu&#10;B/C9KQSejiENbp6lqqbAzSUlXzhsSGynH6hTDOwiFhUOHY0ZMvUnDkXs40Vsc4hCpcerq0V98yXN&#10;RJ19FTTnxEAcvxscRTZayZHA9kNco/dppEjzUgb2DxwzLWjOCbmqx3vrXJms82Jq5dfrxXVJYHRW&#10;Z2cOY+q3a0diD3k3yld6TJ63YYQ7rwvYYEB/O9kRrHuxU3HnT9JkNfLqcbNFfdzQWbI0vMLytGh5&#10;O97eS/br77D6AwAA//8DAFBLAwQUAAYACAAAACEAUHNoxd0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBC1GykRSbOpKiQOHGkrcXXjJUmJ11HsNKFfjxEHOM7OaPZNuV1s&#10;Ly40+s4xwnqlQBDXznTcIBwPL49PIHzQbHTvmBC+yMO2ur0pdWHczG902YdGxBL2hUZoQxgKKX3d&#10;ktV+5Qbi6H240eoQ5dhIM+o5ltteJkpl0uqO44dWD/TcUv25nywC+Sldq11um+PrdX54T67neTgg&#10;3t8tuw2IQEv4C8MPfkSHKjKd3MTGix4hUXncEhDSLAMRA7lKExCn34OsSvl/QfUNAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA7iIGj7gBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUHNoxd0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+            <v:shape id="AutoShape 5" style="position:absolute;margin-left:104.5pt;margin-top:28.3pt;width:348.1pt;height:0;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuIgaPuAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCduuMOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJWmy3oT4IlEg+Pj7Sy9vD6MTeEFv0rZzPaimMV6it71v5++n+040U&#10;HMFrcOhNK4+G5e3q44flFBqzwAGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH121&#10;qOvP1YSkA6EyzOn17sUpVwW/64yKv7qOTRSulYlbLCeVc5vParWEpicIg1UnGvAfLEawPhW9QN1B&#10;BLEj+w/UaBUhYxdnCscKu84qU3pI3czrv7p5HCCY0ksSh8NFJn4/WPVzv/YbytTVwT+GB1TPLDyu&#10;B/C9KQSejiENbp6lqqbAzSUlXzhsSGynH6hTDOwiFhUOHY0ZMvUnDkXs40Vsc4hCpcerq0V98yXN&#10;RJ19FTTnxEAcvxscRTZayZHA9kNco/dppEjzUgb2DxwzLWjOCbmqx3vrXJms82Jq5dfrxXVJYHRW&#10;Z2cOY+q3a0diD3k3yld6TJ63YYQ7rwvYYEB/O9kRrHuxU3HnT9JkNfLqcbNFfdzQWbI0vMLytGh5&#10;O97eS/br77D6AwAA//8DAFBLAwQUAAYACAAAACEAUHNoxd0AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBC1GykRSbOpKiQOHGkrcXXjJUmJ11HsNKFfjxEHOM7OaPZNuV1s&#10;Ly40+s4xwnqlQBDXznTcIBwPL49PIHzQbHTvmBC+yMO2ur0pdWHczG902YdGxBL2hUZoQxgKKX3d&#10;ktV+5Qbi6H240eoQ5dhIM+o5ltteJkpl0uqO44dWD/TcUv25nywC+Sldq11um+PrdX54T67neTgg&#10;3t8tuw2IQEv4C8MPfkSHKjKd3MTGix4hUXncEhDSLAMRA7lKExCn34OsSvl/QfUNAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA7iIGj7gBAABWAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUHNoxd0AAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FB4E6BA" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3A04618F" w14:textId="77777777" w:rsidR="0010476F" w:rsidRDefault="0010476F" w:rsidP="008E6B93">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00137450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AE4FA62"/>
     <w:lvl w:ilvl="0" w:tplc="3926CF7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8332,51 +8474,51 @@
   <w:num w:numId="14" w16cid:durableId="237250403">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="993992282">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1427993376">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1791392070">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1895309223">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1423332173">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1924560999">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#d2dfee"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8384,50 +8526,51 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTQ0NTUyNjAzMzGwNDZW0lEKTi0uzszPAykwqgUAL6jkSCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F43BC4"/>
     <w:rsid w:val="00000265"/>
     <w:rsid w:val="000004F0"/>
     <w:rsid w:val="00000853"/>
     <w:rsid w:val="00002F5F"/>
     <w:rsid w:val="00004F0B"/>
     <w:rsid w:val="00005A46"/>
     <w:rsid w:val="00005D73"/>
     <w:rsid w:val="0000629B"/>
     <w:rsid w:val="000069E5"/>
     <w:rsid w:val="00007C86"/>
     <w:rsid w:val="00010A9E"/>
     <w:rsid w:val="00010E61"/>
     <w:rsid w:val="0001142D"/>
     <w:rsid w:val="0001182A"/>
     <w:rsid w:val="00012BF4"/>
     <w:rsid w:val="00013B4E"/>
     <w:rsid w:val="00014E7B"/>
+    <w:rsid w:val="000160BC"/>
     <w:rsid w:val="00016439"/>
     <w:rsid w:val="000248BB"/>
     <w:rsid w:val="000251B3"/>
     <w:rsid w:val="00025E09"/>
     <w:rsid w:val="00027F36"/>
     <w:rsid w:val="00030811"/>
     <w:rsid w:val="00031EAD"/>
     <w:rsid w:val="00032740"/>
     <w:rsid w:val="00033781"/>
     <w:rsid w:val="00033A2C"/>
     <w:rsid w:val="000404B1"/>
     <w:rsid w:val="00041AC5"/>
     <w:rsid w:val="000447BE"/>
     <w:rsid w:val="000465D3"/>
     <w:rsid w:val="00053BE2"/>
     <w:rsid w:val="00055FB3"/>
     <w:rsid w:val="000577CD"/>
     <w:rsid w:val="0006193E"/>
     <w:rsid w:val="00063732"/>
     <w:rsid w:val="000652AE"/>
     <w:rsid w:val="000652B6"/>
     <w:rsid w:val="00066265"/>
     <w:rsid w:val="000702A0"/>
     <w:rsid w:val="00073496"/>
     <w:rsid w:val="000742BD"/>
@@ -8468,100 +8611,103 @@
     <w:rsid w:val="000D393F"/>
     <w:rsid w:val="000D4221"/>
     <w:rsid w:val="000D479B"/>
     <w:rsid w:val="000D6391"/>
     <w:rsid w:val="000E0B7A"/>
     <w:rsid w:val="000E1E16"/>
     <w:rsid w:val="000E3763"/>
     <w:rsid w:val="000E3C71"/>
     <w:rsid w:val="000E452E"/>
     <w:rsid w:val="000E4983"/>
     <w:rsid w:val="000E6880"/>
     <w:rsid w:val="000E6B0C"/>
     <w:rsid w:val="000E6C3E"/>
     <w:rsid w:val="000F37A9"/>
     <w:rsid w:val="000F4BB3"/>
     <w:rsid w:val="000F52D7"/>
     <w:rsid w:val="000F5D91"/>
     <w:rsid w:val="001009A4"/>
     <w:rsid w:val="0010350B"/>
     <w:rsid w:val="0010476F"/>
     <w:rsid w:val="001065BE"/>
     <w:rsid w:val="00107792"/>
     <w:rsid w:val="00110C31"/>
     <w:rsid w:val="00113DA9"/>
     <w:rsid w:val="00114080"/>
+    <w:rsid w:val="0011658B"/>
     <w:rsid w:val="00116864"/>
     <w:rsid w:val="00121A55"/>
     <w:rsid w:val="00123289"/>
     <w:rsid w:val="001233C3"/>
     <w:rsid w:val="001240D6"/>
     <w:rsid w:val="001250F0"/>
     <w:rsid w:val="00132563"/>
     <w:rsid w:val="00133588"/>
     <w:rsid w:val="00133736"/>
     <w:rsid w:val="0013488A"/>
     <w:rsid w:val="00134CEB"/>
     <w:rsid w:val="00135EDD"/>
     <w:rsid w:val="001411BD"/>
     <w:rsid w:val="001416AE"/>
     <w:rsid w:val="00141712"/>
     <w:rsid w:val="001444E8"/>
     <w:rsid w:val="001450DC"/>
     <w:rsid w:val="00145F62"/>
     <w:rsid w:val="001503FD"/>
     <w:rsid w:val="001522FC"/>
     <w:rsid w:val="00153D7A"/>
     <w:rsid w:val="00156173"/>
     <w:rsid w:val="00157F39"/>
     <w:rsid w:val="0016364C"/>
     <w:rsid w:val="00164258"/>
     <w:rsid w:val="00164BA0"/>
     <w:rsid w:val="001651E2"/>
     <w:rsid w:val="00165401"/>
     <w:rsid w:val="00166956"/>
     <w:rsid w:val="0017136F"/>
     <w:rsid w:val="00171791"/>
     <w:rsid w:val="00171795"/>
     <w:rsid w:val="00174F95"/>
     <w:rsid w:val="00176AF5"/>
     <w:rsid w:val="00177371"/>
     <w:rsid w:val="00180120"/>
     <w:rsid w:val="001818CC"/>
     <w:rsid w:val="00182C1D"/>
     <w:rsid w:val="00185330"/>
     <w:rsid w:val="0018592A"/>
     <w:rsid w:val="00186955"/>
     <w:rsid w:val="00186A79"/>
     <w:rsid w:val="001942D2"/>
     <w:rsid w:val="00197534"/>
+    <w:rsid w:val="00197B1D"/>
     <w:rsid w:val="001A28E7"/>
     <w:rsid w:val="001A2A84"/>
     <w:rsid w:val="001A5404"/>
     <w:rsid w:val="001A5B7C"/>
     <w:rsid w:val="001A63AD"/>
     <w:rsid w:val="001A7181"/>
+    <w:rsid w:val="001A7258"/>
     <w:rsid w:val="001A7D67"/>
     <w:rsid w:val="001B10ED"/>
     <w:rsid w:val="001B3131"/>
     <w:rsid w:val="001B5106"/>
     <w:rsid w:val="001B56C9"/>
     <w:rsid w:val="001B6BE0"/>
     <w:rsid w:val="001B7831"/>
     <w:rsid w:val="001B7EC0"/>
     <w:rsid w:val="001B7F2C"/>
     <w:rsid w:val="001C0F82"/>
     <w:rsid w:val="001C2C72"/>
     <w:rsid w:val="001C5459"/>
     <w:rsid w:val="001C5540"/>
     <w:rsid w:val="001C7881"/>
     <w:rsid w:val="001D03E3"/>
     <w:rsid w:val="001D04FA"/>
     <w:rsid w:val="001D363F"/>
     <w:rsid w:val="001D365F"/>
     <w:rsid w:val="001D421D"/>
     <w:rsid w:val="001D44C9"/>
     <w:rsid w:val="001D55B0"/>
     <w:rsid w:val="001D7F7E"/>
     <w:rsid w:val="001E0DDF"/>
     <w:rsid w:val="001E1F7C"/>
     <w:rsid w:val="001E2D82"/>
@@ -8580,50 +8726,51 @@
     <w:rsid w:val="001F75C5"/>
     <w:rsid w:val="00201541"/>
     <w:rsid w:val="0020178D"/>
     <w:rsid w:val="002038EE"/>
     <w:rsid w:val="0020414D"/>
     <w:rsid w:val="00205341"/>
     <w:rsid w:val="002100D3"/>
     <w:rsid w:val="00210688"/>
     <w:rsid w:val="00210918"/>
     <w:rsid w:val="00216511"/>
     <w:rsid w:val="002165E9"/>
     <w:rsid w:val="00217D0A"/>
     <w:rsid w:val="0022419A"/>
     <w:rsid w:val="002251B4"/>
     <w:rsid w:val="0022627A"/>
     <w:rsid w:val="00226C87"/>
     <w:rsid w:val="00227071"/>
     <w:rsid w:val="002278AD"/>
     <w:rsid w:val="0023016E"/>
     <w:rsid w:val="00233534"/>
     <w:rsid w:val="00233986"/>
     <w:rsid w:val="00234CE8"/>
     <w:rsid w:val="00235BDF"/>
     <w:rsid w:val="002379A0"/>
     <w:rsid w:val="00237AE9"/>
+    <w:rsid w:val="00245D3F"/>
     <w:rsid w:val="0024606D"/>
     <w:rsid w:val="00250B9B"/>
     <w:rsid w:val="002511FA"/>
     <w:rsid w:val="00254638"/>
     <w:rsid w:val="00255806"/>
     <w:rsid w:val="00256205"/>
     <w:rsid w:val="00256E30"/>
     <w:rsid w:val="00256FD5"/>
     <w:rsid w:val="002623C1"/>
     <w:rsid w:val="00263149"/>
     <w:rsid w:val="00264C5E"/>
     <w:rsid w:val="00265740"/>
     <w:rsid w:val="002716EA"/>
     <w:rsid w:val="00272122"/>
     <w:rsid w:val="00274941"/>
     <w:rsid w:val="00284920"/>
     <w:rsid w:val="002860A4"/>
     <w:rsid w:val="00290720"/>
     <w:rsid w:val="0029377F"/>
     <w:rsid w:val="00295649"/>
     <w:rsid w:val="00295EAA"/>
     <w:rsid w:val="002A36CE"/>
     <w:rsid w:val="002A4DAD"/>
     <w:rsid w:val="002A6D46"/>
     <w:rsid w:val="002A73EE"/>
@@ -8738,67 +8885,69 @@
     <w:rsid w:val="003D10C6"/>
     <w:rsid w:val="003D1220"/>
     <w:rsid w:val="003D1228"/>
     <w:rsid w:val="003D5419"/>
     <w:rsid w:val="003D60C3"/>
     <w:rsid w:val="003D6752"/>
     <w:rsid w:val="003E0D48"/>
     <w:rsid w:val="003E15F0"/>
     <w:rsid w:val="003E4199"/>
     <w:rsid w:val="003E5E6A"/>
     <w:rsid w:val="003E6AB4"/>
     <w:rsid w:val="003E7FA1"/>
     <w:rsid w:val="003F04E1"/>
     <w:rsid w:val="003F0D0B"/>
     <w:rsid w:val="003F1272"/>
     <w:rsid w:val="003F1E0B"/>
     <w:rsid w:val="003F3F44"/>
     <w:rsid w:val="003F623F"/>
     <w:rsid w:val="003F7EB1"/>
     <w:rsid w:val="00402F98"/>
     <w:rsid w:val="00403EE7"/>
     <w:rsid w:val="0041039C"/>
     <w:rsid w:val="00412F67"/>
     <w:rsid w:val="00416662"/>
     <w:rsid w:val="00416CC5"/>
+    <w:rsid w:val="00416D5C"/>
     <w:rsid w:val="00417CB1"/>
     <w:rsid w:val="00422F5C"/>
     <w:rsid w:val="004247DA"/>
     <w:rsid w:val="004248B3"/>
     <w:rsid w:val="00427B93"/>
     <w:rsid w:val="004301C9"/>
     <w:rsid w:val="004362B0"/>
     <w:rsid w:val="00440ECD"/>
     <w:rsid w:val="00442C0D"/>
     <w:rsid w:val="00445AEB"/>
     <w:rsid w:val="00445DE9"/>
     <w:rsid w:val="00450FD2"/>
     <w:rsid w:val="004512AD"/>
     <w:rsid w:val="004516AC"/>
     <w:rsid w:val="004533D8"/>
     <w:rsid w:val="004569AD"/>
     <w:rsid w:val="004606EE"/>
+    <w:rsid w:val="004614EC"/>
     <w:rsid w:val="0046251D"/>
     <w:rsid w:val="0046355C"/>
     <w:rsid w:val="004651D1"/>
     <w:rsid w:val="00466D33"/>
     <w:rsid w:val="00467029"/>
     <w:rsid w:val="00471BE0"/>
     <w:rsid w:val="00472984"/>
     <w:rsid w:val="00473253"/>
     <w:rsid w:val="00480542"/>
     <w:rsid w:val="0048088B"/>
     <w:rsid w:val="00480FA0"/>
     <w:rsid w:val="004823AF"/>
     <w:rsid w:val="0048247A"/>
     <w:rsid w:val="00485F4F"/>
     <w:rsid w:val="00486525"/>
     <w:rsid w:val="00486D3A"/>
     <w:rsid w:val="004875CA"/>
     <w:rsid w:val="00487BFB"/>
     <w:rsid w:val="00492A2E"/>
     <w:rsid w:val="004938BC"/>
     <w:rsid w:val="00493EDF"/>
     <w:rsid w:val="00494149"/>
     <w:rsid w:val="004941B5"/>
     <w:rsid w:val="00494DB5"/>
     <w:rsid w:val="00495F14"/>
@@ -8806,50 +8955,51 @@
     <w:rsid w:val="00496BAF"/>
     <w:rsid w:val="00496E3F"/>
     <w:rsid w:val="00497ABF"/>
     <w:rsid w:val="004A0246"/>
     <w:rsid w:val="004A52CF"/>
     <w:rsid w:val="004B1AC7"/>
     <w:rsid w:val="004B446B"/>
     <w:rsid w:val="004B462F"/>
     <w:rsid w:val="004B4E77"/>
     <w:rsid w:val="004B5130"/>
     <w:rsid w:val="004B65C2"/>
     <w:rsid w:val="004B6BC6"/>
     <w:rsid w:val="004B7524"/>
     <w:rsid w:val="004C0332"/>
     <w:rsid w:val="004C0F7A"/>
     <w:rsid w:val="004C248A"/>
     <w:rsid w:val="004C3DFA"/>
     <w:rsid w:val="004C65AB"/>
     <w:rsid w:val="004C7472"/>
     <w:rsid w:val="004D0080"/>
     <w:rsid w:val="004D20B3"/>
     <w:rsid w:val="004D2713"/>
     <w:rsid w:val="004D2769"/>
     <w:rsid w:val="004D328B"/>
     <w:rsid w:val="004D333E"/>
+    <w:rsid w:val="004D63E7"/>
     <w:rsid w:val="004E07B9"/>
     <w:rsid w:val="004E13B2"/>
     <w:rsid w:val="004E4894"/>
     <w:rsid w:val="004E6AA3"/>
     <w:rsid w:val="004F2CA6"/>
     <w:rsid w:val="004F3E90"/>
     <w:rsid w:val="004F5FA4"/>
     <w:rsid w:val="004F61A2"/>
     <w:rsid w:val="00500DFC"/>
     <w:rsid w:val="00502095"/>
     <w:rsid w:val="00502C60"/>
     <w:rsid w:val="0050314C"/>
     <w:rsid w:val="00503708"/>
     <w:rsid w:val="00505CD1"/>
     <w:rsid w:val="0051050D"/>
     <w:rsid w:val="00511B2E"/>
     <w:rsid w:val="005130BD"/>
     <w:rsid w:val="005143A7"/>
     <w:rsid w:val="00514512"/>
     <w:rsid w:val="0052253E"/>
     <w:rsid w:val="00522A59"/>
     <w:rsid w:val="005233AD"/>
     <w:rsid w:val="005247FC"/>
     <w:rsid w:val="00526412"/>
     <w:rsid w:val="0052731D"/>
@@ -8857,200 +9007,208 @@
     <w:rsid w:val="00531197"/>
     <w:rsid w:val="00533AFA"/>
     <w:rsid w:val="0053400E"/>
     <w:rsid w:val="0053479C"/>
     <w:rsid w:val="005368C2"/>
     <w:rsid w:val="00536FA4"/>
     <w:rsid w:val="005372E4"/>
     <w:rsid w:val="00537807"/>
     <w:rsid w:val="00540B21"/>
     <w:rsid w:val="00543807"/>
     <w:rsid w:val="005447B5"/>
     <w:rsid w:val="005447D8"/>
     <w:rsid w:val="00546D18"/>
     <w:rsid w:val="00546D46"/>
     <w:rsid w:val="00551ABC"/>
     <w:rsid w:val="00552365"/>
     <w:rsid w:val="00552A1F"/>
     <w:rsid w:val="00553CA2"/>
     <w:rsid w:val="00554F3E"/>
     <w:rsid w:val="00556918"/>
     <w:rsid w:val="0055721A"/>
     <w:rsid w:val="005612A6"/>
     <w:rsid w:val="00562286"/>
     <w:rsid w:val="00563A0B"/>
     <w:rsid w:val="005640FF"/>
+    <w:rsid w:val="00567165"/>
     <w:rsid w:val="0056744E"/>
     <w:rsid w:val="00570353"/>
     <w:rsid w:val="00571490"/>
     <w:rsid w:val="005714A6"/>
+    <w:rsid w:val="00572BF7"/>
     <w:rsid w:val="00574EBA"/>
     <w:rsid w:val="005764EB"/>
     <w:rsid w:val="00580492"/>
     <w:rsid w:val="00580AAB"/>
     <w:rsid w:val="00582B45"/>
     <w:rsid w:val="00585982"/>
     <w:rsid w:val="00586379"/>
     <w:rsid w:val="00587BA4"/>
+    <w:rsid w:val="00587DAF"/>
     <w:rsid w:val="0059058A"/>
     <w:rsid w:val="00590BE2"/>
     <w:rsid w:val="005910D3"/>
     <w:rsid w:val="00592A60"/>
     <w:rsid w:val="00595A3F"/>
     <w:rsid w:val="00597ACC"/>
     <w:rsid w:val="005A32F1"/>
     <w:rsid w:val="005A34F7"/>
     <w:rsid w:val="005A3674"/>
     <w:rsid w:val="005A3E1E"/>
     <w:rsid w:val="005A4E08"/>
     <w:rsid w:val="005A6373"/>
     <w:rsid w:val="005A7224"/>
     <w:rsid w:val="005B03A5"/>
     <w:rsid w:val="005B4E81"/>
     <w:rsid w:val="005B5481"/>
+    <w:rsid w:val="005B5699"/>
     <w:rsid w:val="005B570B"/>
     <w:rsid w:val="005B6181"/>
     <w:rsid w:val="005B664D"/>
     <w:rsid w:val="005B688C"/>
     <w:rsid w:val="005B6F1B"/>
     <w:rsid w:val="005B7453"/>
     <w:rsid w:val="005C2120"/>
     <w:rsid w:val="005C2A2C"/>
     <w:rsid w:val="005C2E15"/>
     <w:rsid w:val="005C4565"/>
     <w:rsid w:val="005C67BA"/>
     <w:rsid w:val="005D0473"/>
     <w:rsid w:val="005D30FD"/>
     <w:rsid w:val="005D4F57"/>
     <w:rsid w:val="005E14D2"/>
     <w:rsid w:val="005E25A8"/>
     <w:rsid w:val="005E47D9"/>
     <w:rsid w:val="005E5019"/>
     <w:rsid w:val="005F15FC"/>
     <w:rsid w:val="005F32DC"/>
     <w:rsid w:val="005F41F6"/>
     <w:rsid w:val="0060087C"/>
     <w:rsid w:val="006043D7"/>
     <w:rsid w:val="006047D0"/>
     <w:rsid w:val="00605C68"/>
     <w:rsid w:val="00606BC4"/>
     <w:rsid w:val="00607DD0"/>
     <w:rsid w:val="006102BB"/>
     <w:rsid w:val="0061047C"/>
     <w:rsid w:val="006104EB"/>
     <w:rsid w:val="006112DA"/>
     <w:rsid w:val="00611462"/>
     <w:rsid w:val="00612DBC"/>
     <w:rsid w:val="0061501F"/>
     <w:rsid w:val="00615C13"/>
     <w:rsid w:val="00615E26"/>
     <w:rsid w:val="00616CF0"/>
     <w:rsid w:val="00616E9E"/>
     <w:rsid w:val="006220CF"/>
     <w:rsid w:val="00622EFA"/>
     <w:rsid w:val="00625591"/>
     <w:rsid w:val="00625F4B"/>
     <w:rsid w:val="00625F88"/>
     <w:rsid w:val="006278CF"/>
     <w:rsid w:val="00630EEE"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="00633095"/>
+    <w:rsid w:val="0063424D"/>
     <w:rsid w:val="0063471F"/>
     <w:rsid w:val="00637BB4"/>
     <w:rsid w:val="006415D3"/>
     <w:rsid w:val="00641D0B"/>
     <w:rsid w:val="0064323E"/>
     <w:rsid w:val="006435E7"/>
     <w:rsid w:val="00643EC6"/>
     <w:rsid w:val="0064545B"/>
     <w:rsid w:val="00645F24"/>
     <w:rsid w:val="0064775D"/>
     <w:rsid w:val="00650B67"/>
     <w:rsid w:val="00653734"/>
     <w:rsid w:val="00654D02"/>
     <w:rsid w:val="00657E8E"/>
     <w:rsid w:val="00660F01"/>
     <w:rsid w:val="00661F79"/>
     <w:rsid w:val="006628E2"/>
     <w:rsid w:val="00662FDB"/>
     <w:rsid w:val="00665935"/>
     <w:rsid w:val="006675B6"/>
     <w:rsid w:val="00671D8D"/>
     <w:rsid w:val="00673F88"/>
     <w:rsid w:val="0067711D"/>
     <w:rsid w:val="00681CAB"/>
     <w:rsid w:val="00681CF9"/>
+    <w:rsid w:val="00682FCE"/>
     <w:rsid w:val="00683962"/>
     <w:rsid w:val="00687641"/>
     <w:rsid w:val="00687901"/>
     <w:rsid w:val="00690069"/>
     <w:rsid w:val="00693D5A"/>
     <w:rsid w:val="006943E0"/>
     <w:rsid w:val="00694963"/>
     <w:rsid w:val="0069532E"/>
     <w:rsid w:val="006956AB"/>
     <w:rsid w:val="006A1C31"/>
     <w:rsid w:val="006A282E"/>
     <w:rsid w:val="006A39C9"/>
     <w:rsid w:val="006A4A76"/>
     <w:rsid w:val="006A4B22"/>
     <w:rsid w:val="006A55E3"/>
     <w:rsid w:val="006A58C2"/>
     <w:rsid w:val="006A6FD9"/>
     <w:rsid w:val="006B3143"/>
     <w:rsid w:val="006B5D39"/>
     <w:rsid w:val="006B76DD"/>
     <w:rsid w:val="006C3259"/>
     <w:rsid w:val="006C3D06"/>
     <w:rsid w:val="006C43C7"/>
     <w:rsid w:val="006C4EF1"/>
     <w:rsid w:val="006C5B1E"/>
     <w:rsid w:val="006C650C"/>
     <w:rsid w:val="006C7059"/>
     <w:rsid w:val="006D24AC"/>
     <w:rsid w:val="006D2C91"/>
     <w:rsid w:val="006D2E6D"/>
     <w:rsid w:val="006D4222"/>
     <w:rsid w:val="006D43D0"/>
     <w:rsid w:val="006D5B12"/>
     <w:rsid w:val="006D7759"/>
     <w:rsid w:val="006E44F8"/>
     <w:rsid w:val="006E4C6E"/>
     <w:rsid w:val="006E5CEF"/>
     <w:rsid w:val="006E70DF"/>
     <w:rsid w:val="006F046A"/>
     <w:rsid w:val="006F1F8C"/>
+    <w:rsid w:val="006F377F"/>
     <w:rsid w:val="006F436D"/>
     <w:rsid w:val="006F44BB"/>
     <w:rsid w:val="006F621C"/>
     <w:rsid w:val="00701B31"/>
     <w:rsid w:val="007041DC"/>
     <w:rsid w:val="00713401"/>
     <w:rsid w:val="00715861"/>
     <w:rsid w:val="00721087"/>
     <w:rsid w:val="00723473"/>
     <w:rsid w:val="00723908"/>
+    <w:rsid w:val="00723ED4"/>
     <w:rsid w:val="00723EE8"/>
     <w:rsid w:val="007259F3"/>
     <w:rsid w:val="00725FF2"/>
     <w:rsid w:val="00727C44"/>
     <w:rsid w:val="00730F97"/>
     <w:rsid w:val="00731B16"/>
     <w:rsid w:val="00733E35"/>
     <w:rsid w:val="007346A5"/>
     <w:rsid w:val="00735F20"/>
     <w:rsid w:val="00740F07"/>
     <w:rsid w:val="007420E7"/>
     <w:rsid w:val="00742204"/>
     <w:rsid w:val="00742FFB"/>
     <w:rsid w:val="00743E67"/>
     <w:rsid w:val="00743EC3"/>
     <w:rsid w:val="007463C3"/>
     <w:rsid w:val="00746D50"/>
     <w:rsid w:val="00751617"/>
     <w:rsid w:val="0075557C"/>
     <w:rsid w:val="00756BBC"/>
     <w:rsid w:val="00760063"/>
     <w:rsid w:val="007609AA"/>
     <w:rsid w:val="00760AE5"/>
     <w:rsid w:val="00766519"/>
     <w:rsid w:val="0077015B"/>
@@ -9060,64 +9218,67 @@
     <w:rsid w:val="00782841"/>
     <w:rsid w:val="00782F9B"/>
     <w:rsid w:val="0078363E"/>
     <w:rsid w:val="007851F4"/>
     <w:rsid w:val="00785887"/>
     <w:rsid w:val="007871D9"/>
     <w:rsid w:val="0079072A"/>
     <w:rsid w:val="0079082E"/>
     <w:rsid w:val="00791A09"/>
     <w:rsid w:val="00792F22"/>
     <w:rsid w:val="00793B28"/>
     <w:rsid w:val="00793C3D"/>
     <w:rsid w:val="00795FBE"/>
     <w:rsid w:val="00797CA0"/>
     <w:rsid w:val="00797CC8"/>
     <w:rsid w:val="007A1C12"/>
     <w:rsid w:val="007A2924"/>
     <w:rsid w:val="007A2F69"/>
     <w:rsid w:val="007A38F5"/>
     <w:rsid w:val="007A6128"/>
     <w:rsid w:val="007B1BA6"/>
     <w:rsid w:val="007B4CA0"/>
     <w:rsid w:val="007B4D1A"/>
     <w:rsid w:val="007B568A"/>
     <w:rsid w:val="007C117E"/>
+    <w:rsid w:val="007C5C53"/>
     <w:rsid w:val="007C63F3"/>
     <w:rsid w:val="007C71A3"/>
     <w:rsid w:val="007D138F"/>
     <w:rsid w:val="007D1573"/>
     <w:rsid w:val="007D21C7"/>
     <w:rsid w:val="007D4C89"/>
+    <w:rsid w:val="007D5140"/>
     <w:rsid w:val="007D5143"/>
     <w:rsid w:val="007D53B9"/>
     <w:rsid w:val="007D6929"/>
     <w:rsid w:val="007D7212"/>
     <w:rsid w:val="007D7E15"/>
     <w:rsid w:val="007E0E9D"/>
     <w:rsid w:val="007E227B"/>
     <w:rsid w:val="007E4299"/>
+    <w:rsid w:val="007E4656"/>
     <w:rsid w:val="007E59EB"/>
     <w:rsid w:val="007E7116"/>
     <w:rsid w:val="007E7400"/>
     <w:rsid w:val="007F529A"/>
     <w:rsid w:val="007F641B"/>
     <w:rsid w:val="007F7324"/>
     <w:rsid w:val="00801CED"/>
     <w:rsid w:val="00803227"/>
     <w:rsid w:val="00803A37"/>
     <w:rsid w:val="00805CA7"/>
     <w:rsid w:val="00806313"/>
     <w:rsid w:val="008079F7"/>
     <w:rsid w:val="00810482"/>
     <w:rsid w:val="008117AB"/>
     <w:rsid w:val="0081196D"/>
     <w:rsid w:val="00811FBF"/>
     <w:rsid w:val="00813064"/>
     <w:rsid w:val="00814FEA"/>
     <w:rsid w:val="008214B8"/>
     <w:rsid w:val="00823070"/>
     <w:rsid w:val="008251CD"/>
     <w:rsid w:val="00825A22"/>
     <w:rsid w:val="00825C5C"/>
     <w:rsid w:val="008272A8"/>
     <w:rsid w:val="00830162"/>
@@ -9132,50 +9293,51 @@
     <w:rsid w:val="008503AF"/>
     <w:rsid w:val="00852125"/>
     <w:rsid w:val="00853350"/>
     <w:rsid w:val="00853813"/>
     <w:rsid w:val="00853C87"/>
     <w:rsid w:val="00854864"/>
     <w:rsid w:val="0085524F"/>
     <w:rsid w:val="008556B8"/>
     <w:rsid w:val="00855EBE"/>
     <w:rsid w:val="00861DBB"/>
     <w:rsid w:val="00861EEE"/>
     <w:rsid w:val="0087097C"/>
     <w:rsid w:val="00874151"/>
     <w:rsid w:val="00876215"/>
     <w:rsid w:val="0087626C"/>
     <w:rsid w:val="00877C9A"/>
     <w:rsid w:val="00880DCF"/>
     <w:rsid w:val="008830BD"/>
     <w:rsid w:val="00883A61"/>
     <w:rsid w:val="00884327"/>
     <w:rsid w:val="00887311"/>
     <w:rsid w:val="00887698"/>
     <w:rsid w:val="00890423"/>
     <w:rsid w:val="008929A2"/>
     <w:rsid w:val="008933E0"/>
+    <w:rsid w:val="00893454"/>
     <w:rsid w:val="00894D00"/>
     <w:rsid w:val="00895C89"/>
     <w:rsid w:val="008A1CF8"/>
     <w:rsid w:val="008A22B7"/>
     <w:rsid w:val="008A23F6"/>
     <w:rsid w:val="008A38AE"/>
     <w:rsid w:val="008A4BF7"/>
     <w:rsid w:val="008A7737"/>
     <w:rsid w:val="008B0496"/>
     <w:rsid w:val="008B08A2"/>
     <w:rsid w:val="008B1344"/>
     <w:rsid w:val="008B4780"/>
     <w:rsid w:val="008B742C"/>
     <w:rsid w:val="008C1822"/>
     <w:rsid w:val="008C6A37"/>
     <w:rsid w:val="008D07A0"/>
     <w:rsid w:val="008D0D8F"/>
     <w:rsid w:val="008D159E"/>
     <w:rsid w:val="008D1AF9"/>
     <w:rsid w:val="008D3DB6"/>
     <w:rsid w:val="008D6A22"/>
     <w:rsid w:val="008D7358"/>
     <w:rsid w:val="008E10CD"/>
     <w:rsid w:val="008E1967"/>
     <w:rsid w:val="008E37D0"/>
@@ -9184,50 +9346,51 @@
     <w:rsid w:val="008E73E7"/>
     <w:rsid w:val="008F0DE0"/>
     <w:rsid w:val="008F22B5"/>
     <w:rsid w:val="008F49FF"/>
     <w:rsid w:val="008F52D3"/>
     <w:rsid w:val="008F5EDF"/>
     <w:rsid w:val="008F6937"/>
     <w:rsid w:val="008F70A8"/>
     <w:rsid w:val="008F785B"/>
     <w:rsid w:val="0090308B"/>
     <w:rsid w:val="00903157"/>
     <w:rsid w:val="00903C98"/>
     <w:rsid w:val="00907F7A"/>
     <w:rsid w:val="00910916"/>
     <w:rsid w:val="00911F6D"/>
     <w:rsid w:val="009123BB"/>
     <w:rsid w:val="00914219"/>
     <w:rsid w:val="00915EF8"/>
     <w:rsid w:val="00915FB9"/>
     <w:rsid w:val="00917BD5"/>
     <w:rsid w:val="00917D62"/>
     <w:rsid w:val="009218EF"/>
     <w:rsid w:val="00922FD5"/>
     <w:rsid w:val="00925F90"/>
     <w:rsid w:val="009269C8"/>
+    <w:rsid w:val="009301C5"/>
     <w:rsid w:val="009302F6"/>
     <w:rsid w:val="009303D2"/>
     <w:rsid w:val="009326FF"/>
     <w:rsid w:val="0093289F"/>
     <w:rsid w:val="00933F36"/>
     <w:rsid w:val="00940768"/>
     <w:rsid w:val="009407EA"/>
     <w:rsid w:val="00942238"/>
     <w:rsid w:val="009424A9"/>
     <w:rsid w:val="00942D55"/>
     <w:rsid w:val="009433BB"/>
     <w:rsid w:val="009446B1"/>
     <w:rsid w:val="009474B9"/>
     <w:rsid w:val="00947762"/>
     <w:rsid w:val="009519F4"/>
     <w:rsid w:val="00953EF4"/>
     <w:rsid w:val="00956E65"/>
     <w:rsid w:val="00957BC8"/>
     <w:rsid w:val="0096351D"/>
     <w:rsid w:val="009638AD"/>
     <w:rsid w:val="00964E59"/>
     <w:rsid w:val="00965F6E"/>
     <w:rsid w:val="00967330"/>
     <w:rsid w:val="00970D43"/>
     <w:rsid w:val="0097112B"/>
@@ -9253,50 +9416,51 @@
     <w:rsid w:val="009A506A"/>
     <w:rsid w:val="009A5673"/>
     <w:rsid w:val="009A6D73"/>
     <w:rsid w:val="009A6FF8"/>
     <w:rsid w:val="009A75F7"/>
     <w:rsid w:val="009A77D4"/>
     <w:rsid w:val="009B1FA7"/>
     <w:rsid w:val="009B3281"/>
     <w:rsid w:val="009B52D5"/>
     <w:rsid w:val="009B6AB3"/>
     <w:rsid w:val="009B7A25"/>
     <w:rsid w:val="009B7FD8"/>
     <w:rsid w:val="009C23EA"/>
     <w:rsid w:val="009D129F"/>
     <w:rsid w:val="009D4120"/>
     <w:rsid w:val="009D7322"/>
     <w:rsid w:val="009D7DA2"/>
     <w:rsid w:val="009E15D0"/>
     <w:rsid w:val="009E52C2"/>
     <w:rsid w:val="009E5C27"/>
     <w:rsid w:val="009F07B1"/>
     <w:rsid w:val="009F1E34"/>
     <w:rsid w:val="009F3427"/>
     <w:rsid w:val="009F544C"/>
     <w:rsid w:val="009F59FF"/>
+    <w:rsid w:val="009F5C62"/>
     <w:rsid w:val="00A01B18"/>
     <w:rsid w:val="00A02A14"/>
     <w:rsid w:val="00A03F76"/>
     <w:rsid w:val="00A046B8"/>
     <w:rsid w:val="00A065A5"/>
     <w:rsid w:val="00A06EB6"/>
     <w:rsid w:val="00A107CA"/>
     <w:rsid w:val="00A10D70"/>
     <w:rsid w:val="00A11156"/>
     <w:rsid w:val="00A1129A"/>
     <w:rsid w:val="00A127A6"/>
     <w:rsid w:val="00A12B77"/>
     <w:rsid w:val="00A13451"/>
     <w:rsid w:val="00A14A28"/>
     <w:rsid w:val="00A15B77"/>
     <w:rsid w:val="00A16C74"/>
     <w:rsid w:val="00A205F2"/>
     <w:rsid w:val="00A20C45"/>
     <w:rsid w:val="00A21442"/>
     <w:rsid w:val="00A21F15"/>
     <w:rsid w:val="00A22B34"/>
     <w:rsid w:val="00A241E2"/>
     <w:rsid w:val="00A249EC"/>
     <w:rsid w:val="00A2501E"/>
     <w:rsid w:val="00A257EF"/>
@@ -9363,50 +9527,51 @@
     <w:rsid w:val="00AB3567"/>
     <w:rsid w:val="00AB44C1"/>
     <w:rsid w:val="00AB6A1E"/>
     <w:rsid w:val="00AC2794"/>
     <w:rsid w:val="00AC51D5"/>
     <w:rsid w:val="00AD3209"/>
     <w:rsid w:val="00AD4B96"/>
     <w:rsid w:val="00AD579F"/>
     <w:rsid w:val="00AD5AE8"/>
     <w:rsid w:val="00AE1666"/>
     <w:rsid w:val="00AE1CD9"/>
     <w:rsid w:val="00AE21EB"/>
     <w:rsid w:val="00AE240F"/>
     <w:rsid w:val="00AE598A"/>
     <w:rsid w:val="00AE65DB"/>
     <w:rsid w:val="00AF11BC"/>
     <w:rsid w:val="00AF14E7"/>
     <w:rsid w:val="00AF1CAD"/>
     <w:rsid w:val="00AF1E2E"/>
     <w:rsid w:val="00AF6FB4"/>
     <w:rsid w:val="00B006DC"/>
     <w:rsid w:val="00B01AE3"/>
     <w:rsid w:val="00B02E0F"/>
     <w:rsid w:val="00B041CA"/>
     <w:rsid w:val="00B06AED"/>
+    <w:rsid w:val="00B07014"/>
     <w:rsid w:val="00B07426"/>
     <w:rsid w:val="00B0793A"/>
     <w:rsid w:val="00B07D15"/>
     <w:rsid w:val="00B07FA6"/>
     <w:rsid w:val="00B109EE"/>
     <w:rsid w:val="00B10E44"/>
     <w:rsid w:val="00B1285F"/>
     <w:rsid w:val="00B1340B"/>
     <w:rsid w:val="00B13788"/>
     <w:rsid w:val="00B13908"/>
     <w:rsid w:val="00B13F7E"/>
     <w:rsid w:val="00B14880"/>
     <w:rsid w:val="00B15C7F"/>
     <w:rsid w:val="00B16287"/>
     <w:rsid w:val="00B20C67"/>
     <w:rsid w:val="00B2143F"/>
     <w:rsid w:val="00B21BCC"/>
     <w:rsid w:val="00B259AC"/>
     <w:rsid w:val="00B25B39"/>
     <w:rsid w:val="00B3128E"/>
     <w:rsid w:val="00B34032"/>
     <w:rsid w:val="00B3408B"/>
     <w:rsid w:val="00B40422"/>
     <w:rsid w:val="00B410CA"/>
     <w:rsid w:val="00B41398"/>
@@ -9488,187 +9653,192 @@
     <w:rsid w:val="00C22242"/>
     <w:rsid w:val="00C22801"/>
     <w:rsid w:val="00C231A3"/>
     <w:rsid w:val="00C2344E"/>
     <w:rsid w:val="00C25B88"/>
     <w:rsid w:val="00C26C4E"/>
     <w:rsid w:val="00C27DF2"/>
     <w:rsid w:val="00C32A6E"/>
     <w:rsid w:val="00C333B0"/>
     <w:rsid w:val="00C360D3"/>
     <w:rsid w:val="00C3727E"/>
     <w:rsid w:val="00C37685"/>
     <w:rsid w:val="00C41B3D"/>
     <w:rsid w:val="00C4237F"/>
     <w:rsid w:val="00C43D5F"/>
     <w:rsid w:val="00C43FAE"/>
     <w:rsid w:val="00C44515"/>
     <w:rsid w:val="00C44729"/>
     <w:rsid w:val="00C4526E"/>
     <w:rsid w:val="00C47AE0"/>
     <w:rsid w:val="00C5057B"/>
     <w:rsid w:val="00C5364E"/>
     <w:rsid w:val="00C537A6"/>
     <w:rsid w:val="00C550CC"/>
     <w:rsid w:val="00C57CF9"/>
+    <w:rsid w:val="00C60409"/>
     <w:rsid w:val="00C6542F"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C67592"/>
     <w:rsid w:val="00C67EB4"/>
     <w:rsid w:val="00C72526"/>
     <w:rsid w:val="00C726C0"/>
     <w:rsid w:val="00C72E23"/>
     <w:rsid w:val="00C76317"/>
     <w:rsid w:val="00C7674E"/>
     <w:rsid w:val="00C8516B"/>
     <w:rsid w:val="00C859F3"/>
     <w:rsid w:val="00C86565"/>
     <w:rsid w:val="00C91A5F"/>
     <w:rsid w:val="00C92C2C"/>
     <w:rsid w:val="00C93FB8"/>
     <w:rsid w:val="00C95FD3"/>
     <w:rsid w:val="00C96E07"/>
     <w:rsid w:val="00CA2E8C"/>
     <w:rsid w:val="00CA4B5F"/>
     <w:rsid w:val="00CA733C"/>
     <w:rsid w:val="00CB0051"/>
     <w:rsid w:val="00CB3659"/>
     <w:rsid w:val="00CB5EB9"/>
     <w:rsid w:val="00CB75BD"/>
     <w:rsid w:val="00CB7972"/>
     <w:rsid w:val="00CC3030"/>
     <w:rsid w:val="00CC5129"/>
     <w:rsid w:val="00CC6BB6"/>
     <w:rsid w:val="00CD0732"/>
     <w:rsid w:val="00CD0CA7"/>
     <w:rsid w:val="00CD1D99"/>
     <w:rsid w:val="00CD48E3"/>
     <w:rsid w:val="00CD4927"/>
     <w:rsid w:val="00CE0148"/>
     <w:rsid w:val="00CE0AF2"/>
     <w:rsid w:val="00CE2FAE"/>
     <w:rsid w:val="00CE4D16"/>
     <w:rsid w:val="00CE4E16"/>
     <w:rsid w:val="00CE5088"/>
     <w:rsid w:val="00CE52FD"/>
     <w:rsid w:val="00CE5AB7"/>
     <w:rsid w:val="00CE7938"/>
     <w:rsid w:val="00CF051A"/>
     <w:rsid w:val="00CF0718"/>
     <w:rsid w:val="00CF15EE"/>
     <w:rsid w:val="00CF1D4D"/>
     <w:rsid w:val="00CF7BE0"/>
     <w:rsid w:val="00D0087C"/>
     <w:rsid w:val="00D01591"/>
+    <w:rsid w:val="00D034FE"/>
     <w:rsid w:val="00D03684"/>
     <w:rsid w:val="00D04B16"/>
     <w:rsid w:val="00D04EC7"/>
     <w:rsid w:val="00D067AE"/>
     <w:rsid w:val="00D07904"/>
     <w:rsid w:val="00D11D0A"/>
     <w:rsid w:val="00D13995"/>
     <w:rsid w:val="00D13C0D"/>
     <w:rsid w:val="00D14F45"/>
     <w:rsid w:val="00D15470"/>
     <w:rsid w:val="00D23F3B"/>
     <w:rsid w:val="00D23FB9"/>
     <w:rsid w:val="00D26615"/>
     <w:rsid w:val="00D2728E"/>
     <w:rsid w:val="00D27FDF"/>
     <w:rsid w:val="00D30167"/>
     <w:rsid w:val="00D320D1"/>
     <w:rsid w:val="00D32D57"/>
     <w:rsid w:val="00D342DA"/>
     <w:rsid w:val="00D3780B"/>
     <w:rsid w:val="00D40158"/>
     <w:rsid w:val="00D40F41"/>
     <w:rsid w:val="00D41E91"/>
     <w:rsid w:val="00D42D1F"/>
     <w:rsid w:val="00D439C1"/>
     <w:rsid w:val="00D46613"/>
     <w:rsid w:val="00D50A0E"/>
     <w:rsid w:val="00D50BB2"/>
     <w:rsid w:val="00D51A18"/>
     <w:rsid w:val="00D54A3C"/>
+    <w:rsid w:val="00D566EB"/>
     <w:rsid w:val="00D568EF"/>
     <w:rsid w:val="00D6371D"/>
     <w:rsid w:val="00D638DF"/>
     <w:rsid w:val="00D64C3B"/>
     <w:rsid w:val="00D6675A"/>
     <w:rsid w:val="00D713B3"/>
     <w:rsid w:val="00D73723"/>
     <w:rsid w:val="00D7411D"/>
     <w:rsid w:val="00D74D4B"/>
     <w:rsid w:val="00D76690"/>
     <w:rsid w:val="00D811CD"/>
     <w:rsid w:val="00D81259"/>
     <w:rsid w:val="00D81C53"/>
     <w:rsid w:val="00D8286A"/>
     <w:rsid w:val="00D843D4"/>
     <w:rsid w:val="00D85279"/>
     <w:rsid w:val="00D87D47"/>
     <w:rsid w:val="00D92916"/>
     <w:rsid w:val="00D942D8"/>
     <w:rsid w:val="00D95C7D"/>
     <w:rsid w:val="00D963EC"/>
     <w:rsid w:val="00D96E9C"/>
     <w:rsid w:val="00DA2849"/>
     <w:rsid w:val="00DA3FD8"/>
     <w:rsid w:val="00DA4E61"/>
     <w:rsid w:val="00DA52B0"/>
     <w:rsid w:val="00DA5DB1"/>
     <w:rsid w:val="00DB0B82"/>
+    <w:rsid w:val="00DB1031"/>
     <w:rsid w:val="00DB1A36"/>
     <w:rsid w:val="00DB1C42"/>
     <w:rsid w:val="00DB4B07"/>
     <w:rsid w:val="00DB69F0"/>
     <w:rsid w:val="00DB79A5"/>
     <w:rsid w:val="00DC1EC0"/>
     <w:rsid w:val="00DC2C9F"/>
     <w:rsid w:val="00DC39F8"/>
     <w:rsid w:val="00DC59BF"/>
     <w:rsid w:val="00DD03F5"/>
     <w:rsid w:val="00DD3330"/>
     <w:rsid w:val="00DD6D39"/>
     <w:rsid w:val="00DE0267"/>
     <w:rsid w:val="00DE2F09"/>
     <w:rsid w:val="00DF16B6"/>
     <w:rsid w:val="00DF5CE4"/>
     <w:rsid w:val="00E0049D"/>
     <w:rsid w:val="00E035F7"/>
     <w:rsid w:val="00E04863"/>
     <w:rsid w:val="00E04CD5"/>
     <w:rsid w:val="00E05119"/>
     <w:rsid w:val="00E053B9"/>
     <w:rsid w:val="00E05867"/>
     <w:rsid w:val="00E1001B"/>
     <w:rsid w:val="00E103CB"/>
     <w:rsid w:val="00E10C91"/>
     <w:rsid w:val="00E127D2"/>
     <w:rsid w:val="00E15BDD"/>
     <w:rsid w:val="00E178B1"/>
     <w:rsid w:val="00E20467"/>
+    <w:rsid w:val="00E20625"/>
     <w:rsid w:val="00E21735"/>
     <w:rsid w:val="00E22C96"/>
     <w:rsid w:val="00E23D8F"/>
     <w:rsid w:val="00E25664"/>
     <w:rsid w:val="00E25CCE"/>
     <w:rsid w:val="00E312D8"/>
     <w:rsid w:val="00E32344"/>
     <w:rsid w:val="00E36176"/>
     <w:rsid w:val="00E37797"/>
     <w:rsid w:val="00E417EE"/>
     <w:rsid w:val="00E44934"/>
     <w:rsid w:val="00E4507C"/>
     <w:rsid w:val="00E454DF"/>
     <w:rsid w:val="00E46C65"/>
     <w:rsid w:val="00E5086E"/>
     <w:rsid w:val="00E51001"/>
     <w:rsid w:val="00E51037"/>
     <w:rsid w:val="00E514B9"/>
     <w:rsid w:val="00E527E4"/>
     <w:rsid w:val="00E52F32"/>
     <w:rsid w:val="00E55745"/>
     <w:rsid w:val="00E55B32"/>
     <w:rsid w:val="00E566D3"/>
     <w:rsid w:val="00E57B79"/>
     <w:rsid w:val="00E60BA7"/>
@@ -9701,50 +9871,51 @@
     <w:rsid w:val="00EA3B5D"/>
     <w:rsid w:val="00EA5EB4"/>
     <w:rsid w:val="00EB6280"/>
     <w:rsid w:val="00EB7BBA"/>
     <w:rsid w:val="00EC017C"/>
     <w:rsid w:val="00EC1472"/>
     <w:rsid w:val="00EC4261"/>
     <w:rsid w:val="00EC635B"/>
     <w:rsid w:val="00ED019E"/>
     <w:rsid w:val="00ED0936"/>
     <w:rsid w:val="00ED0ABC"/>
     <w:rsid w:val="00ED0DF8"/>
     <w:rsid w:val="00ED14C9"/>
     <w:rsid w:val="00ED14D9"/>
     <w:rsid w:val="00ED1944"/>
     <w:rsid w:val="00ED2449"/>
     <w:rsid w:val="00ED2D32"/>
     <w:rsid w:val="00ED3010"/>
     <w:rsid w:val="00ED617D"/>
     <w:rsid w:val="00ED6D4C"/>
     <w:rsid w:val="00ED77EB"/>
     <w:rsid w:val="00EE0ECE"/>
     <w:rsid w:val="00EE12FD"/>
     <w:rsid w:val="00EE1858"/>
     <w:rsid w:val="00EE2A35"/>
+    <w:rsid w:val="00EE576D"/>
     <w:rsid w:val="00EE58E1"/>
     <w:rsid w:val="00EE6958"/>
     <w:rsid w:val="00EE7AC2"/>
     <w:rsid w:val="00EF3A63"/>
     <w:rsid w:val="00EF4F2A"/>
     <w:rsid w:val="00EF59F9"/>
     <w:rsid w:val="00EF6BC9"/>
     <w:rsid w:val="00EF6FD8"/>
     <w:rsid w:val="00F002DD"/>
     <w:rsid w:val="00F00E0E"/>
     <w:rsid w:val="00F01987"/>
     <w:rsid w:val="00F019D2"/>
     <w:rsid w:val="00F01B39"/>
     <w:rsid w:val="00F02D24"/>
     <w:rsid w:val="00F03051"/>
     <w:rsid w:val="00F0320C"/>
     <w:rsid w:val="00F0393B"/>
     <w:rsid w:val="00F10CB1"/>
     <w:rsid w:val="00F12235"/>
     <w:rsid w:val="00F12291"/>
     <w:rsid w:val="00F13ADB"/>
     <w:rsid w:val="00F17E65"/>
     <w:rsid w:val="00F200C5"/>
     <w:rsid w:val="00F219DF"/>
     <w:rsid w:val="00F24676"/>
@@ -9803,85 +9974,99 @@
     <w:rsid w:val="00FC2E50"/>
     <w:rsid w:val="00FC36C3"/>
     <w:rsid w:val="00FC38FE"/>
     <w:rsid w:val="00FC6172"/>
     <w:rsid w:val="00FC7230"/>
     <w:rsid w:val="00FD36F9"/>
     <w:rsid w:val="00FD49BF"/>
     <w:rsid w:val="00FD5E6E"/>
     <w:rsid w:val="00FE07A8"/>
     <w:rsid w:val="00FE3131"/>
     <w:rsid w:val="00FE4D22"/>
     <w:rsid w:val="00FE58A5"/>
     <w:rsid w:val="00FE65FA"/>
     <w:rsid w:val="00FE698E"/>
     <w:rsid w:val="00FE763E"/>
     <w:rsid w:val="00FE7B97"/>
     <w:rsid w:val="00FE7C99"/>
     <w:rsid w:val="00FF2C44"/>
     <w:rsid w:val="00FF3352"/>
     <w:rsid w:val="00FF34BE"/>
     <w:rsid w:val="00FF4697"/>
     <w:rsid w:val="00FF534D"/>
     <w:rsid w:val="00FF58BB"/>
     <w:rsid w:val="00FF6CEB"/>
     <w:rsid w:val="00FF700B"/>
+    <w:rsid w:val="0A95A8E7"/>
+    <w:rsid w:val="136B7DAA"/>
+    <w:rsid w:val="249D31EF"/>
+    <w:rsid w:val="2699BA81"/>
+    <w:rsid w:val="2AE3B2A7"/>
+    <w:rsid w:val="2CC69E65"/>
+    <w:rsid w:val="33C0351D"/>
+    <w:rsid w:val="35669E18"/>
+    <w:rsid w:val="39B5BBDA"/>
+    <w:rsid w:val="3A17C326"/>
+    <w:rsid w:val="5B3A1A1F"/>
+    <w:rsid w:val="650792B5"/>
+    <w:rsid w:val="65BC9D75"/>
+    <w:rsid w:val="69C2824A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#d2dfee"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A732F7F"/>
   <w15:docId w15:val="{FB4B8F45-20F2-4A8C-BD93-A9E568203701}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11053,51 +11238,51 @@
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00AC51D5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005C4565"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="923949618">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="923949619">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -11408,51 +11593,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2052806645">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="200"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11702,99 +11887,402 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004D5E7A25CE8E0F4AA13BDDB08EAD7049" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d48c7e6c6ee751f905761ba296e288ec">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1cd29437-a1b4-4f75-8f8c-8f010cc49dfc" xmlns:ns3="d1e557f9-5d3e-4150-bc96-30af031945a1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1db223f3bf48849d74b9874ca6684ac4" ns2:_="" ns3:_="">
+    <xsd:import namespace="1cd29437-a1b4-4f75-8f8c-8f010cc49dfc"/>
+    <xsd:import namespace="d1e557f9-5d3e-4150-bc96-30af031945a1"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1cd29437-a1b4-4f75-8f8c-8f010cc49dfc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4106f9e3-d721-4d63-9e3e-df260141eb7d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1e557f9-5d3e-4150-bc96-30af031945a1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1a9cd9d7-a14e-42dd-8c8d-5f83744c86ff}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d1e557f9-5d3e-4150-bc96-30af031945a1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1cd29437-a1b4-4f75-8f8c-8f010cc49dfc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d1e557f9-5d3e-4150-bc96-30af031945a1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E85480F-18BB-4EA8-9C76-60FB26D9B315}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B03C7AA-5B69-41E5-953E-B440D45F3F8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DD4D600-6EBB-481D-ADA3-89944AD6642F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1cd29437-a1b4-4f75-8f8c-8f010cc49dfc"/>
+    <ds:schemaRef ds:uri="d1e557f9-5d3e-4150-bc96-30af031945a1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9679517E-8E76-4351-8FC6-BA1A016E9A2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1cd29437-a1b4-4f75-8f8c-8f010cc49dfc"/>
+    <ds:schemaRef ds:uri="d1e557f9-5d3e-4150-bc96-30af031945a1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>845</Words>
-  <Characters>4847</Characters>
+  <Words>903</Words>
+  <Characters>5162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>185</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>Ekonomski fakultet Zagreb</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5670</CharactersWithSpaces>
+  <CharactersWithSpaces>5995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Title of the Paper: Example Paper for Business Systems Research Journal</dc:title>
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ff5c8a6fe89138555d518ce34637580a292e2e64b16a0fdf13cb5e1268a039db</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101004D5E7A25CE8E0F4AA13BDDB08EAD7049</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>